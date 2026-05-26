--- v0 (2025-10-09)
+++ v1 (2026-05-26)
@@ -9,100 +9,93 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="24EB7D07" w14:textId="0F88F1B9" w:rsidR="007E5102" w:rsidRPr="001A49A4" w:rsidRDefault="000802EA" w:rsidP="005048C7">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Krok po kroku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2179E1E3" w14:textId="7CA09408" w:rsidR="00E976DB" w:rsidRPr="00D006FE" w:rsidRDefault="00E976DB" w:rsidP="003F64C8">
+    <w:p w14:paraId="2179E1E3" w14:textId="3FFD767B" w:rsidR="00E976DB" w:rsidRPr="00D006FE" w:rsidRDefault="00E976DB" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D006FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeśli jesteś </w:t>
       </w:r>
       <w:r w:rsidR="00916607" w:rsidRPr="00D006FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">świadczeniobiorcą </w:t>
       </w:r>
       <w:r w:rsidR="002713A7" w:rsidRPr="00D006FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(pobierasz emeryturę, rentę lub zasiłki wypłacane przez ZUS)</w:t>
       </w:r>
       <w:r w:rsidR="00D006FE" w:rsidRPr="00D006FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D006FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i masz konto na PUE</w:t>
-[...6 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">i masz konto na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC7CCA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D006FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, możesz samodzielnie</w:t>
       </w:r>
       <w:r w:rsidR="00D006FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D006FE">
@@ -182,221 +175,209 @@
       <w:r w:rsidR="00BE29B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00916607">
         <w:t>do instytucji, która oczekuje od Ciebie określonych danych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE1AB0F" w14:textId="25F8A7CF" w:rsidR="00456EF9" w:rsidRPr="009C5567" w:rsidRDefault="000802EA" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kiedy możesz tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t xml:space="preserve">zaświadczenie z </w:t>
       </w:r>
       <w:r>
         <w:t>dany</w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>mi z ZUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C2CC0" w14:textId="00134DC1" w:rsidR="00456EF9" w:rsidRDefault="00BE29B3" w:rsidP="003F64C8">
+    <w:p w14:paraId="2B6C2CC0" w14:textId="0378A6E8" w:rsidR="00456EF9" w:rsidRDefault="00BE29B3" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Załóż</w:t>
       </w:r>
       <w:r w:rsidR="002713A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091240B">
         <w:t>konto</w:t>
       </w:r>
       <w:r w:rsidR="002713A7">
-        <w:t xml:space="preserve"> na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0091240B">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002713A7">
         <w:t xml:space="preserve"> jeśli jeszcze go nie masz.</w:t>
       </w:r>
       <w:r w:rsidR="002713A7" w:rsidRPr="00456EF9" w:rsidDel="002713A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFD9478" w14:textId="00194AEE" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="003F64C8">
+    <w:p w14:paraId="6FFD9478" w14:textId="23047637" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aby utworzyć dokument z danymi z ZUS, musisz zalogować się </w:t>
       </w:r>
       <w:r w:rsidR="00A804BB">
         <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:r>
         <w:t>swoje kont</w:t>
       </w:r>
       <w:r w:rsidR="00A804BB">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">na </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>PUE/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0091240B">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>ZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Jeśli jeszcze nie masz</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0091240B">
         <w:t xml:space="preserve">konta </w:t>
       </w:r>
       <w:r>
-        <w:t>na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0091240B">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A804BB">
         <w:t xml:space="preserve">wejdź na stronę </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00A804BB" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A804BB">
         <w:t xml:space="preserve">, kliknij przycisk [ZAREJESTRUJ W PUE/EZUS] oraz </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wybierz jeden z </w:t>
       </w:r>
-      <w:r w:rsidR="0091240B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> sposobów rejestracji</w:t>
+      <w:r w:rsidR="00F76CD0">
+        <w:t xml:space="preserve">dwóch </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sposobów rejestracji</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i potwierdzenia </w:t>
       </w:r>
       <w:r w:rsidR="0091240B">
         <w:t>konta</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E35ADD0" w14:textId="1B1B0B4F" w:rsidR="00456EF9" w:rsidRPr="00475D4D" w:rsidRDefault="00BE29B3" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E-wizyta</w:t>
       </w:r>
       <w:r w:rsidR="0091240B" w:rsidRPr="00475D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> lub wizyta w placówce ZUS</w:t>
       </w:r>
       <w:r w:rsidR="00456EF9" w:rsidRPr="00475D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05668B70" w14:textId="1EDFADEF" w:rsidR="0091240B" w:rsidRDefault="0091240B" w:rsidP="0091240B">
+    <w:p w14:paraId="05668B70" w14:textId="7D37E9FA" w:rsidR="0091240B" w:rsidRDefault="0091240B" w:rsidP="0091240B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Jeśli nie masz kwalifikowanego podpisu elektronicznego lub dostępu do metod identyfikacji, które są udostępnione na login.gov.pl, wybierz przycisk [ZAREJESTRUJ SIĘ], a następnie [E-WIZYTA LUB WIZYTA W PLACÓWCE ZUS]. Wypełnij formularz elektroniczny. </w:t>
+        <w:t xml:space="preserve">Jeśli nie masz dostępu do metod identyfikacji, które są udostępnione na login.gov.pl, wybierz przycisk [ZAREJESTRUJ SIĘ], a następnie [E-WIZYTA LUB WIZYTA W PLACÓWCE ZUS]. Wypełnij formularz elektroniczny. </w:t>
       </w:r>
       <w:r w:rsidR="00A804BB">
         <w:t>Ustal też</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hasło. Wprowadź unikalny adres e-mail albo unikalny numer telefonu. Po rejestracji w ciągu 7 dni potwierdź swoją tożsamość w dowolnej placówce ZUS lub podczas e-wizyty (sprawdź, jak się umówić, na: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00A804BB" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl/e-wizyta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3276442A" w14:textId="436925D5" w:rsidR="00BD226D" w:rsidRDefault="0091240B" w:rsidP="00BD226D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -412,434 +393,386 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00456EF9" w:rsidRPr="00475D4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ogin.gov.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C59E5E6" w14:textId="18EDD2AF" w:rsidR="00456EF9" w:rsidRDefault="0091240B" w:rsidP="0091240B">
+    <w:p w14:paraId="1C59E5E6" w14:textId="65181F64" w:rsidR="00456EF9" w:rsidRDefault="0091240B" w:rsidP="0091240B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk196741013"/>
       <w:r w:rsidRPr="009A6AF0">
         <w:t xml:space="preserve">Jeśli korzystasz z jednej z metod identyfikacji elektronicznej, które są udostępnione przez login.gov.pl (np. profil zaufany, e-dowód), wybierz opcję [LOGIN.GOV.PL]. System przekieruje Cię na stronę </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00A804BB" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://login.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A6AF0">
-        <w:t>, na której możesz wybrać swoją metodę identyfikacji. Wyświetli się formularz elektroniczny. Część danych uzupełni się automatycznie i nie możesz ich zmienić. Wypełnij pozostałe pola. Pola oznaczone gwiazdką [*] są obowiązkowe. Ustal też hasło.</w:t>
+        <w:t>, na której możesz wybrać swoją metodę identyfikacji. Wyświetli się formularz elektroniczny. Część danych uzupełni się automatycznie i nie możesz ich zmienić. Wypełnij pozostałe pola. Ustal też hasło.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="75A73C9C" w14:textId="12875EE6" w:rsidR="0091240B" w:rsidRPr="00475D4D" w:rsidRDefault="0091240B" w:rsidP="003F64C8">
-[...22 lines deleted...]
-    <w:p w14:paraId="39A63645" w14:textId="3E4B26EC" w:rsidR="0091240B" w:rsidRPr="009A6AF0" w:rsidRDefault="0091240B" w:rsidP="00583D1D">
+    <w:p w14:paraId="71707D7A" w14:textId="77777777" w:rsidR="0091240B" w:rsidRDefault="0091240B" w:rsidP="0091240B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk196741051"/>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4D4A3CCF" w14:textId="77777777" w:rsidR="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00456EF9"/>
     <w:p w14:paraId="10DAB54D" w14:textId="4B51F3B7" w:rsidR="00092A5E" w:rsidRPr="00AF62E6" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF62E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ważne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BACB48" w14:textId="4D3636AC" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:t>Możesz założyć</w:t>
       </w:r>
       <w:r w:rsidR="0091240B">
         <w:t xml:space="preserve"> konto</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> dla siebie i sam</w:t>
       </w:r>
       <w:r w:rsidR="00BE29B3">
         <w:t>odzielnie</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00BD226D" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t>lub udzielić pełnomocnictwa innej osobie fizycznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3EF00E" w14:textId="28C2008D" w:rsidR="00092A5E" w:rsidRDefault="000802EA" w:rsidP="003F64C8">
+    <w:p w14:paraId="7D3EF00E" w14:textId="5487AAA6" w:rsidR="00092A5E" w:rsidRDefault="000802EA" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jak udzielać pełnomocnictwa do </w:t>
       </w:r>
       <w:r w:rsidR="00924E19">
         <w:t xml:space="preserve">konta </w:t>
       </w:r>
       <w:r w:rsidR="00BE29B3">
         <w:t xml:space="preserve">na </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="191C90A1" w14:textId="33DC5241" w:rsidR="00BE29B3" w:rsidRDefault="00BE29B3" w:rsidP="003F64C8">
+    <w:p w14:paraId="191C90A1" w14:textId="73AA8D99" w:rsidR="00BE29B3" w:rsidRDefault="00BE29B3" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE29B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aby udzielić dostępu do swoich danych </w:t>
       </w:r>
       <w:r w:rsidR="00A804BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE29B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PUE/</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE29B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE29B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> innej osobie, złóż u nas stosowne pełnomocnictwo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5198D391" w14:textId="28BD947C" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
+    <w:p w14:paraId="5198D391" w14:textId="58756F83" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Możesz udzielić go na piśmie lub w formie dokumentu elektronicznego. Napisz je samodzielnie lub wykorzystaj formularz ZUS PEL „Pełnomocnictwo do wykonywania czynności prawnych w relacjach z Zakładem Ubezpieczeń Społecznych”. Formularz znajdziesz na PUE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00924E19">
+        <w:t>Możesz udzielić go na piśmie lub w formie dokumentu elektronicznego. Napisz je samodzielnie lub wykorzystaj formularz ZUS PEL „Pełnomocnictwo do wykonywania czynności prawnych w relacjach z</w:t>
+      </w:r>
+      <w:r w:rsidR="00760479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092A5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakładem Ubezpieczeń Społecznych”. Formularz znajdziesz na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i na stronie </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00A804BB" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF93EBC" w14:textId="33365D9D" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
+    <w:p w14:paraId="6EF93EBC" w14:textId="0760436C" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W pełnomocnictwie jasno określ jego zakres, czyli wska</w:t>
       </w:r>
       <w:r w:rsidR="00244A72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, do jakich czynności lub spraw go udzielasz. </w:t>
       </w:r>
       <w:r w:rsidR="00244A72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pełnomocnictwo m</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ożesz dostarczyć je osobiście do naszej placówki albo wysłać </w:t>
+        <w:t xml:space="preserve">ożesz dostarczyć osobiście do naszej placówki albo wysłać </w:t>
       </w:r>
       <w:r w:rsidR="00244A72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pocztą lub </w:t>
       </w:r>
       <w:r w:rsidR="00244A72">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">elektronicznie </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>przez PUE</w:t>
-[...7 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">przez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE8A310" w14:textId="664DCCC9" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
+    <w:p w14:paraId="6AE8A310" w14:textId="18E739A7" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Na PUE</w:t>
-[...7 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">Na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> możesz nadać pełnomocnictwo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C484E2" w14:textId="51B6220C" w:rsidR="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -914,146 +847,137 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wyłącznie do korespondencji – do wysyłania i odbierania korespondencji. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8D782B" w14:textId="77777777" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="159C2B9E" w14:textId="014E0C58" w:rsidR="009C5567" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
+    <w:p w14:paraId="159C2B9E" w14:textId="5B87EA2A" w:rsidR="009C5567" w:rsidRDefault="00092A5E" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
-        <w:t>Jako usługodawca i operator portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">Jako usługodawca i operator portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> dbamy</w:t>
       </w:r>
       <w:r w:rsidR="00244A72">
         <w:t xml:space="preserve"> o to</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">, aby korzystanie z usług, jakie </w:t>
       </w:r>
       <w:r w:rsidR="00BE29B3" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">oferujemy </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">na tym portalu, było bezpieczne. System rejestruje każdą aktywność użytkownika </w:t>
       </w:r>
       <w:r w:rsidR="00BE29B3">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> portalu. Jeśli masz wątpliwości co do pełnomocnictw albo aktywności pełnomocników, możesz nas o to zapytać.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2342013A" w14:textId="17A73770" w:rsidR="00456EF9" w:rsidRPr="003F64C8" w:rsidRDefault="000802EA" w:rsidP="003F64C8">
+    <w:p w14:paraId="2342013A" w14:textId="1440B8A7" w:rsidR="00456EF9" w:rsidRPr="003F64C8" w:rsidRDefault="000802EA" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003F64C8">
         <w:t xml:space="preserve">Jak tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidR="00BD226D" w:rsidRPr="003F64C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F64C8">
-        <w:t>na PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3635C3B8" w14:textId="42C41F83" w:rsidR="00BE7911" w:rsidRPr="003F64C8" w:rsidRDefault="00456EF9" w:rsidP="003F64C8">
+    <w:p w14:paraId="3635C3B8" w14:textId="0A670BF5" w:rsidR="00BE7911" w:rsidRPr="003F64C8" w:rsidRDefault="00456EF9" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F64C8">
         <w:t xml:space="preserve">Aby utworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="003F64C8">
         <w:t xml:space="preserve">, zaloguj się </w:t>
       </w:r>
       <w:r w:rsidR="00361D30">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00361D30" w:rsidRPr="003F64C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F64C8">
         <w:t>swoje kont</w:t>
       </w:r>
       <w:r w:rsidR="00361D30">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003F64C8">
-        <w:t xml:space="preserve"> na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F64C8">
         <w:t>, wybierz zakładkę</w:t>
       </w:r>
       <w:r w:rsidR="00F110DF" w:rsidRPr="003F64C8">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F64C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038710F7" w14:textId="78F9CCD0" w:rsidR="00074D8B" w:rsidRDefault="00074D8B" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F64C8">
         <w:t>[Ubezpieczony]</w:t>
@@ -1418,101 +1342,101 @@
     </w:p>
     <w:p w14:paraId="1368ABE1" w14:textId="71ACE721" w:rsidR="00D832F3" w:rsidRPr="001A49A4" w:rsidRDefault="00D832F3" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001A49A4">
         <w:t>Krok 3</w:t>
       </w:r>
       <w:r w:rsidR="00426217">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A49A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426217">
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="001A49A4">
         <w:t xml:space="preserve">atwierdzenie </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31969FF2" w14:textId="55C3CDF9" w:rsidR="00D832F3" w:rsidRDefault="00D832F3" w:rsidP="003F64C8">
+    <w:p w14:paraId="31969FF2" w14:textId="474DC8E7" w:rsidR="00D832F3" w:rsidRDefault="00D832F3" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gdy </w:t>
       </w:r>
       <w:r w:rsidR="00361D30">
         <w:t xml:space="preserve">sprawdzisz </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>i upewnisz się, że zakres danych jest zgodny z Twoimi oczekiwaniami, wybierz przycisk [Zatwierdź]. To spowoduje, że dokument zostanie opatrzony kwalifikowaną pieczęcią elektroniczną ZUS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Na stronie pojawi się</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> komunikat informujący o utworzeniu </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00BD226D" w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve">oraz </w:t>
       </w:r>
       <w:r w:rsidR="007D2CE8">
         <w:t>czasie</w:t>
       </w:r>
       <w:r w:rsidR="007D2CE8" w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00760479">
+        <w:t xml:space="preserve">jego </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve">dostępności </w:t>
       </w:r>
       <w:r w:rsidR="00426217">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
-        <w:t xml:space="preserve"> PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D832F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D41329" w14:textId="77777777" w:rsidR="00FE6604" w:rsidRDefault="00FE6604" w:rsidP="00D832F3"/>
     <w:p w14:paraId="540239A6" w14:textId="61E55319" w:rsidR="00FE6604" w:rsidRDefault="00FE6604" w:rsidP="00D832F3">
       <w:r w:rsidRPr="00FE6604">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35B1CEAF" wp14:editId="277D6CC0">
             <wp:extent cx="5042159" cy="920797"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="17" name="Obraz 17" descr="Zrzut z ekranu: Zatwierdzenie potwierdzenia. Gdy obejrzysz potwierdzenie i upewnisz się, że zakres danych jest zgodny z Twoimi oczekiwaniami, wybierz przycisk [Zatwierdź]. To spowoduje, że dokument zostanie opatrzony kwalifikowaną pieczęcią elektroniczną ZUS. Na stronie pojawi się komunikat informujący o utworzeniu potwierdzenia oraz czasu dostępności w Portalu PUE."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1643,104 +1567,105 @@
                     <pic:cNvPr id="18" name="Obraz 18" descr="Zrzut z ekranu: Twoje potwierdzenie znajdzie się na liście potwierdzeń ze statusem „Oczekuje”.  Naciśnij przycisk  [Odśwież], żeby status Potwierdzenia zmienił się na „Wystawiony”."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5461281" cy="685835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="514E86D7" w14:textId="77777777" w:rsidR="00473B19" w:rsidRDefault="00473B19" w:rsidP="00D832F3"/>
     <w:p w14:paraId="6734349C" w14:textId="6F275287" w:rsidR="00D832F3" w:rsidRPr="00AF62E6" w:rsidRDefault="00D832F3" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF62E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ważne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D337FC" w14:textId="007E563E" w:rsidR="00D832F3" w:rsidRDefault="00D832F3" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zmiana statusu </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaśw</w:t>
       </w:r>
       <w:r w:rsidR="007D2CE8">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t xml:space="preserve">adczenia </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">z „Oczekuje” na „Wystawiony” może trwać </w:t>
       </w:r>
       <w:r w:rsidR="00F2620A">
         <w:t>kilk</w:t>
       </w:r>
       <w:r w:rsidR="007D2CE8">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00F2620A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6B999D" w14:textId="072E8C08" w:rsidR="00D7527B" w:rsidRDefault="00D7527B" w:rsidP="003F64C8">
+    <w:p w14:paraId="6B6B999D" w14:textId="0E212D66" w:rsidR="00D7527B" w:rsidRDefault="00D7527B" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7527B">
-        <w:t xml:space="preserve">Może się zdarzyć, że z przyczyn technicznych, status „Oczekuje” nie zmieni się po </w:t>
+        <w:t xml:space="preserve">Może się zdarzyć, że z przyczyn technicznych status „Oczekuje” nie zmieni się po </w:t>
       </w:r>
       <w:r w:rsidR="00426217">
         <w:t>kilku</w:t>
       </w:r>
       <w:r w:rsidR="00426217" w:rsidRPr="00D7527B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:t xml:space="preserve">minutach. Takie </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidR="00BD226D" w:rsidRPr="00D7527B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:t xml:space="preserve">zostanie usunięte przez system po 2 dniach od wystawienia. W tym czasie możesz nadal wystawiać kolejne </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:t>.</w:t>
       </w:r>
@@ -1826,91 +1751,94 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wystawione </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">możesz zapisać jako PDF, XML lub wysłać e-mailem na dowolny adres. Zapisane </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>zmieni wtedy status na „Wydany”. Dokument zawiera kwalifikowaną pieczęć elektroniczną ZUS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B124479" w14:textId="58306D59" w:rsidR="00CF6BCF" w:rsidRPr="00F21BCF" w:rsidRDefault="002F08A8" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jak wysyłać </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t xml:space="preserve">zaświadczenia </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007D2CE8">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>mailem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D9A78F" w14:textId="2954E1BA" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="003F64C8">
+    <w:p w14:paraId="16D9A78F" w14:textId="29D74F9D" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jeśli chcesz wysłać </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e-mailem, nadaj i powtórz hasło, które składa się z przynajmniej </w:t>
       </w:r>
       <w:r w:rsidR="00BD226D">
         <w:t>12</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> znaków:</w:t>
+      <w:r w:rsidR="00E42CB6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>znaków:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FDC502" w14:textId="77777777" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>• cyfr,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407BB013" w14:textId="77777777" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>• dużych i małych liter,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641E9447" w14:textId="2465AE3F" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>• znaku specjalnego, np. !</w:t>
       </w:r>
       <w:r w:rsidR="00426217">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="00426217">
@@ -2103,51 +2031,50 @@
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007D2CE8">
         <w:t>to ten dokument</w:t>
       </w:r>
       <w:r w:rsidR="00BD226D" w:rsidRPr="00D7527B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:t>będzie wyglądać tak:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011C6EFF" w14:textId="0527A1FC" w:rsidR="00BD76F4" w:rsidRDefault="00BD76F4" w:rsidP="00CF6BCF"/>
     <w:p w14:paraId="3ADACAD5" w14:textId="77777777" w:rsidR="007E5102" w:rsidRDefault="007E5102" w:rsidP="007E5102"/>
     <w:p w14:paraId="4A45C9A8" w14:textId="0EC44658" w:rsidR="00EE1E39" w:rsidRDefault="00EE1E39" w:rsidP="00BD76F4"/>
     <w:p w14:paraId="50607381" w14:textId="731A4A0C" w:rsidR="00121559" w:rsidRDefault="00121559" w:rsidP="00475D4D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BA33E1C" wp14:editId="2D2F2226">
             <wp:extent cx="4114800" cy="5760720"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="19" name="Obraz 19" descr="Zrzut z ekranu: podgląd zaświadczenia"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="19" name="Obraz 19" descr="Zrzut z ekranu: podgląd zaświadczenia"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -2168,86 +2095,92 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C35D6F" w14:textId="52FAD5A8" w:rsidR="003F64C8" w:rsidRPr="00AF62E6" w:rsidRDefault="003F64C8" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF62E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ważne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2197CFDC" w14:textId="47154037" w:rsidR="00EE1E39" w:rsidRDefault="00BD226D" w:rsidP="003F64C8">
+    <w:p w14:paraId="2197CFDC" w14:textId="4415FE4B" w:rsidR="00EE1E39" w:rsidRDefault="00BD226D" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF62E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F64C8" w:rsidRPr="00AF62E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>to dokument elektroniczny</w:t>
       </w:r>
       <w:r w:rsidR="003F64C8">
         <w:t>, który jest podpisany kwalifikowaną pieczęcią Zakładu Ubezpieczeń Społecznych</w:t>
       </w:r>
       <w:r w:rsidR="00426217">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F64C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426217">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="003F64C8">
-        <w:t>ie wymaga podpisu pracownika ZUS. Dokument jest ważny wyłącznie z widoczną kwalifikowaną pieczęcią elektroniczną ZUS.</w:t>
+        <w:t>ie wymaga podpisu pracownika ZUS. Dokument jest ważny wyłącznie z</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42CB6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F64C8">
+        <w:t>widoczną kwalifikowaną pieczęcią elektroniczną ZUS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688016F1" w14:textId="77777777" w:rsidR="00592568" w:rsidRDefault="00592568" w:rsidP="00BD76F4">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26A4A36E" wp14:editId="3F5EF5AA">
             <wp:extent cx="4718050" cy="1953260"/>
             <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
             <wp:docPr id="8" name="Obraz 8" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Obraz 8" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -2417,215 +2350,251 @@
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Weryfikacja wystawionego </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="0006440B" w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t>ze względów bezpieczeństwa odbywa się dwuetapowo</w:t>
       </w:r>
       <w:r w:rsidR="0030173E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0030173E">
         <w:t>Można ją przeprowadzić</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> pod adresem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BE2C8D" w14:textId="49D3441C" w:rsidR="00BD76F4" w:rsidRDefault="0030173E" w:rsidP="003F64C8">
+    <w:p w14:paraId="69BE2C8D" w14:textId="1AC96F4C" w:rsidR="00BD76F4" w:rsidRDefault="00E42CB6" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="0030173E">
+        <w:r w:rsidRPr="000F5DF3">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
-          <w:t>https://www.zus.pl/portal/riu/riuPortalWeryfPotw.npi</w:t>
+          <w:t>https://www.zus.pl/ezus/wyszukiwarka-potwierdzen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD76F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C8F16" w14:textId="77777777" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FC0096B" w14:textId="48E8D2D1" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adres ten znajduje się na </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:t>zaświadczeniu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00633AD4" w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Link do strony umożliwiającej weryfikację znajdziesz też na stronie internetowej </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00633AD4" w:rsidRPr="00032659">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00633AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00633AD4" w:rsidRPr="00633AD4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453632CD" w14:textId="26EC844E" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="003F64C8">
+    <w:p w14:paraId="453632CD" w14:textId="15E86495" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>• w zakładkach [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">• w zakładkach [Baza wiedzy] –&gt; [O </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76CD0">
+        <w:t xml:space="preserve">portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00924E19">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>] –&gt;</w:t>
       </w:r>
       <w:r w:rsidR="000B6409">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Wyszukiwarka </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:t>zaświadczeń</w:t>
       </w:r>
       <w:r>
         <w:t>],</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182A5098" w14:textId="43B9F5C6" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00D45526"/>
-    <w:p w14:paraId="519458AF" w14:textId="66753574" w:rsidR="00416E4A" w:rsidRDefault="00416E4A" w:rsidP="00D45526">
+    <w:p w14:paraId="519458AF" w14:textId="0F675E4E" w:rsidR="00416E4A" w:rsidRDefault="00416E4A" w:rsidP="00D45526"/>
+    <w:p w14:paraId="528DC5C9" w14:textId="7C3B0626" w:rsidR="00F76CD0" w:rsidRDefault="00F76CD0" w:rsidP="00D45526">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39907FFA" wp14:editId="4E7E0518">
-[...2 lines deleted...]
-            <wp:docPr id="27" name="Obraz 27" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)/eZUS] –&gt;[Wyszukiwarka zaświadczeń],"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F67D61D" wp14:editId="74FED4D5">
+            <wp:extent cx="5757545" cy="3538855"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="1" name="Obraz 1" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, wyświetlacz&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="24" name="Obraz 24" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)/eZUS] –&gt;[Wyszukiwarka zaświadczeń],"/>
+                    <pic:cNvPr id="3" name="Obraz 3" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, wyświetlacz&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="2771140"/>
+                      <a:ext cx="5757545" cy="3538855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40415E9B" w14:textId="2378F9C1" w:rsidR="00D7527B" w:rsidRPr="00D7527B" w:rsidRDefault="00D7527B" w:rsidP="00D7527B">
+    <w:p w14:paraId="40415E9B" w14:textId="3163E2D1" w:rsidR="00D7527B" w:rsidRPr="00D7527B" w:rsidRDefault="00D7527B" w:rsidP="00D7527B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="391" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> poziomu Wyszukiwarek i usług</w:t>
+        <w:t xml:space="preserve"> poziomu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kafelka [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7527B">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wyszukiwar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7527B">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i usług</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i]</w:t>
       </w:r>
       <w:r w:rsidR="0030173E">
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447B0EA6" w14:textId="12FB558A" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00D45526"/>
     <w:p w14:paraId="3FEDDFE1" w14:textId="38224F0C" w:rsidR="00BD76F4" w:rsidRDefault="00416E4A" w:rsidP="00BD76F4">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="173F4F29" wp14:editId="72CC9C87">
             <wp:extent cx="5759450" cy="4254500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2678,82 +2647,82 @@
     <w:p w14:paraId="19E181E6" w14:textId="4A524342" w:rsidR="008D04DE" w:rsidRDefault="008D04DE" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aby zweryfikować autentyczność </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r>
         <w:t>, potrzebujesz następujących danych</w:t>
       </w:r>
       <w:r w:rsidR="00B92B69">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>z dokumentu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBE1478" w14:textId="7B410734" w:rsidR="00BA5F78" w:rsidRPr="00BA5F78" w:rsidRDefault="00BA5F78" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA5F78">
+        <w:lastRenderedPageBreak/>
         <w:t>1) znak</w:t>
       </w:r>
       <w:r w:rsidR="00633AD4">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5F78">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06241C82" w14:textId="50EB13D7" w:rsidR="00BA5F78" w:rsidRPr="00BA5F78" w:rsidRDefault="008D04DE" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>2) daty</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t xml:space="preserve"> wystawienia </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326663B2" w14:textId="65650947" w:rsidR="00BA5F78" w:rsidRPr="00BA5F78" w:rsidRDefault="008D04DE" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>3) daty</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t xml:space="preserve"> z treści </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="0006440B" w:rsidRPr="00BA5F78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t>– „stan na”,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0B6D8C" w14:textId="486C5C6F" w:rsidR="00BA5F78" w:rsidRDefault="00633AD4" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>4) identyfikatora</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2813,155 +2782,155 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B017A6A" w14:textId="516BC875" w:rsidR="00BA5F78" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Krok 1. Wyszukiwanie </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:t>zaświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D14473E" w14:textId="2FC10619" w:rsidR="00BA5F78" w:rsidRDefault="00633AD4" w:rsidP="003F64C8">
+    <w:p w14:paraId="3D14473E" w14:textId="600145D7" w:rsidR="00BA5F78" w:rsidRDefault="00633AD4" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Aby potwierdzić autentyczność wystawionego </w:t>
       </w:r>
       <w:r w:rsidR="0006440B">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, podaj jego znak i datę wystawienia. Następnie wybierz przycisk </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Wyszukaj </w:t>
       </w:r>
-      <w:r w:rsidR="0006440B">
+      <w:r w:rsidR="00F76CD0">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>zaświadczenie</w:t>
+        <w:t>dokument</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE5B6E7" w14:textId="1B13C80C" w:rsidR="002F08A8" w:rsidRDefault="002F08A8" w:rsidP="00BA5F78"/>
-    <w:p w14:paraId="65FF8DC1" w14:textId="41C8C1BC" w:rsidR="00475D4D" w:rsidRPr="00633AD4" w:rsidRDefault="00475D4D" w:rsidP="00BA5F78">
+    <w:p w14:paraId="65FF8DC1" w14:textId="2BE121BF" w:rsidR="00475D4D" w:rsidRDefault="00475D4D" w:rsidP="00BA5F78"/>
+    <w:p w14:paraId="6B62CD08" w14:textId="3A5596CF" w:rsidR="00F76CD0" w:rsidRPr="00633AD4" w:rsidRDefault="00F76CD0" w:rsidP="00BA5F78">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DBD1726" wp14:editId="6A2DDC14">
-[...2 lines deleted...]
-            <wp:docPr id="30" name="Obraz 30" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj zaświadczenie]."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00874C69" wp14:editId="4C97C21E">
+            <wp:extent cx="5757545" cy="2870200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="4" name="Obraz 4" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj dokument]."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="26" name="Obraz 26" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj zaświadczenie]."/>
+                    <pic:cNvPr id="4" name="Obraz 4" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj dokument]."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5753100" cy="2314575"/>
+                      <a:ext cx="5757545" cy="2870200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFDD895" w14:textId="78023D5C" w:rsidR="00BD76F4" w:rsidRDefault="00BD76F4" w:rsidP="00BD76F4"/>
     <w:p w14:paraId="207E2C23" w14:textId="5B6BE8F0" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="003F64C8">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Krok 2. Weryfikacja </w:t>
       </w:r>
@@ -3111,154 +3080,190 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wybierz rodzaj swojej instytucji. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A29F5B9" w14:textId="77777777" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764CE2A2" w14:textId="4688BF6E" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
+    <w:p w14:paraId="764CE2A2" w14:textId="32DD9481" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kliknij </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Weryfikuj i pobierz </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0006440B">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76CD0">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>zaświadczenie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00633AD4">
+        <w:t>Sprawdź</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76CD0" w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i pobierz </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76CD0">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6555035C" w14:textId="0724A7A5" w:rsidR="002F08A8" w:rsidRDefault="002F08A8" w:rsidP="00633AD4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF854FB" w14:textId="0F0664B3" w:rsidR="00475D4D" w:rsidRPr="00633AD4" w:rsidRDefault="00475D4D" w:rsidP="00633AD4">
+    <w:p w14:paraId="4BF854FB" w14:textId="7996E151" w:rsidR="00475D4D" w:rsidRDefault="00475D4D" w:rsidP="00633AD4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3118366A" w14:textId="183A396A" w:rsidR="00F76CD0" w:rsidRPr="00633AD4" w:rsidRDefault="00F76CD0" w:rsidP="00633AD4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0351F302" wp14:editId="79E44E3E">
-[...2 lines deleted...]
-            <wp:docPr id="31" name="Obraz 31" descr="Zrzut z ekranu: Weryfikacja potwierdzenia. Uzupełnij pola na podstawie zaświadczenia: &#10;1. Wpisz datę lub wybierz ją z kalendarza, &#10;2. Podaj co najmniej jeden identyfikator ubezpieczonego. &#10;3. Wybierz rodzaj swojej instytucji. &#10;Kliknij [Weryfikuj i pobierz zaświadczenie].&#10;"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CB952C8" wp14:editId="3CA969C5">
+            <wp:extent cx="5757545" cy="5520055"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="2" name="Obraz 2" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, numer&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="28" name="Obraz 28" descr="Zrzut z ekranu: Weryfikacja potwierdzenia. Uzupełnij pola na podstawie zaświadczenia: &#10;1. Wpisz datę lub wybierz ją z kalendarza, &#10;2. Podaj co najmniej jeden identyfikator ubezpieczonego. &#10;3. Wybierz rodzaj swojej instytucji. &#10;Kliknij [Weryfikuj i pobierz zaświadczenie].&#10;"/>
+                    <pic:cNvPr id="5" name="Obraz 5" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, numer&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26" cstate="print">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5747385" cy="2731135"/>
+                      <a:ext cx="5757545" cy="5520055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B136472" w14:textId="482D7967" w:rsidR="00BD76F4" w:rsidRDefault="00813A16" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
@@ -3288,51 +3293,50 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i pobrać je w formacie PDF. System podpisze je kwalifikowaną pieczęcią elektroniczną ZUS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1E9DAE" w14:textId="13974288" w:rsidR="00D7527B" w:rsidRPr="00D7527B" w:rsidRDefault="0006440B" w:rsidP="003F64C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7527B" w:rsidRPr="00D7527B">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nie zostanie wyszukane</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D7527B" w:rsidRPr="00D7527B">
         <w:rPr>
@@ -3758,51 +3762,50 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4893945" cy="2304415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BD6BE9" w14:textId="77777777" w:rsidR="007E5102" w:rsidRDefault="00D42B10" w:rsidP="00F11BCF">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA5CFCB" wp14:editId="3C18EDC8">
             <wp:extent cx="4638040" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="21" name="Obraz 21" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="21" name="Obraz 21" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3815,50 +3818,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4638040" cy="2070100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E1B53D" w14:textId="77777777" w:rsidR="007E5102" w:rsidRDefault="007E5102" w:rsidP="007E5102"/>
     <w:p w14:paraId="5378C5FA" w14:textId="77777777" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="005048C7">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Krok 3. Wybierz [Weryfikuj podpis] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B647D66" w14:textId="5B4FD8D1" w:rsidR="007E5102" w:rsidRDefault="00D42B10" w:rsidP="00D42B10">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F70860" wp14:editId="3B87D24D">
             <wp:extent cx="5208270" cy="5361940"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Obraz 23" descr="Zrzut z ekranu: Wybierz [Weryfikuj podpis]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="23" name="Obraz 23" descr="Zrzut z ekranu: Wybierz [Weryfikuj podpis]"/>
@@ -3953,51 +3957,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Lato"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5189,177 +5192,186 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2052266493">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="223612265">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="661811620">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1523595707">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1016005941">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="13922058">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E5102"/>
     <w:rsid w:val="000068D8"/>
     <w:rsid w:val="00052644"/>
     <w:rsid w:val="0006440B"/>
     <w:rsid w:val="00074D8B"/>
     <w:rsid w:val="000802EA"/>
     <w:rsid w:val="00092A5E"/>
     <w:rsid w:val="000B6409"/>
     <w:rsid w:val="00121559"/>
     <w:rsid w:val="00167FE9"/>
     <w:rsid w:val="00176E57"/>
+    <w:rsid w:val="00191663"/>
     <w:rsid w:val="001A0C6D"/>
     <w:rsid w:val="001A49A4"/>
     <w:rsid w:val="001E6C43"/>
     <w:rsid w:val="001F7458"/>
     <w:rsid w:val="0023458E"/>
     <w:rsid w:val="00234792"/>
     <w:rsid w:val="00244A72"/>
     <w:rsid w:val="002713A7"/>
     <w:rsid w:val="002A22E8"/>
+    <w:rsid w:val="002B30F2"/>
     <w:rsid w:val="002D64C1"/>
     <w:rsid w:val="002F08A8"/>
     <w:rsid w:val="0030173E"/>
     <w:rsid w:val="00321807"/>
     <w:rsid w:val="00361D30"/>
     <w:rsid w:val="00380BE3"/>
     <w:rsid w:val="00387628"/>
     <w:rsid w:val="003D2128"/>
     <w:rsid w:val="003F1F8A"/>
     <w:rsid w:val="003F64C8"/>
     <w:rsid w:val="00416E4A"/>
     <w:rsid w:val="00426217"/>
     <w:rsid w:val="00440612"/>
     <w:rsid w:val="00456EF9"/>
+    <w:rsid w:val="00473B19"/>
     <w:rsid w:val="00475D4D"/>
     <w:rsid w:val="00493BAD"/>
     <w:rsid w:val="005020D4"/>
     <w:rsid w:val="00504237"/>
     <w:rsid w:val="005048C7"/>
     <w:rsid w:val="0051772E"/>
     <w:rsid w:val="00537A4E"/>
     <w:rsid w:val="00554A70"/>
     <w:rsid w:val="005777C2"/>
     <w:rsid w:val="00583D1D"/>
     <w:rsid w:val="00592568"/>
     <w:rsid w:val="005C680A"/>
     <w:rsid w:val="00613EB3"/>
     <w:rsid w:val="00633AD4"/>
     <w:rsid w:val="006A7D43"/>
     <w:rsid w:val="006C72CA"/>
+    <w:rsid w:val="00760479"/>
     <w:rsid w:val="007769C2"/>
     <w:rsid w:val="00785E59"/>
     <w:rsid w:val="007D2CE8"/>
     <w:rsid w:val="007E5102"/>
     <w:rsid w:val="00813A16"/>
     <w:rsid w:val="00826BAA"/>
+    <w:rsid w:val="008816AA"/>
     <w:rsid w:val="008B2F5D"/>
     <w:rsid w:val="008D04DE"/>
     <w:rsid w:val="008D1778"/>
     <w:rsid w:val="0091240B"/>
     <w:rsid w:val="00916607"/>
     <w:rsid w:val="00924E19"/>
     <w:rsid w:val="00930938"/>
     <w:rsid w:val="009309E4"/>
     <w:rsid w:val="009847C5"/>
     <w:rsid w:val="009C1489"/>
     <w:rsid w:val="009C5567"/>
     <w:rsid w:val="009E52F7"/>
     <w:rsid w:val="00A05477"/>
     <w:rsid w:val="00A11B82"/>
     <w:rsid w:val="00A372DD"/>
     <w:rsid w:val="00A44579"/>
     <w:rsid w:val="00A72A1E"/>
     <w:rsid w:val="00A804BB"/>
     <w:rsid w:val="00A96659"/>
     <w:rsid w:val="00AD2F00"/>
     <w:rsid w:val="00AF46D0"/>
     <w:rsid w:val="00AF62E6"/>
     <w:rsid w:val="00B04054"/>
     <w:rsid w:val="00B22BD6"/>
     <w:rsid w:val="00B5135E"/>
     <w:rsid w:val="00B560E4"/>
     <w:rsid w:val="00B901A8"/>
     <w:rsid w:val="00B92B69"/>
     <w:rsid w:val="00BA5F78"/>
     <w:rsid w:val="00BD226D"/>
     <w:rsid w:val="00BD76F4"/>
     <w:rsid w:val="00BE29B3"/>
     <w:rsid w:val="00BE7911"/>
     <w:rsid w:val="00C149B5"/>
     <w:rsid w:val="00C3584C"/>
     <w:rsid w:val="00CA18DB"/>
     <w:rsid w:val="00CC3931"/>
     <w:rsid w:val="00CF6BCF"/>
     <w:rsid w:val="00D006FE"/>
     <w:rsid w:val="00D41AA1"/>
     <w:rsid w:val="00D42B10"/>
     <w:rsid w:val="00D45526"/>
     <w:rsid w:val="00D7527B"/>
     <w:rsid w:val="00D832F3"/>
+    <w:rsid w:val="00E17E38"/>
+    <w:rsid w:val="00E42CB6"/>
     <w:rsid w:val="00E838F7"/>
     <w:rsid w:val="00E94F01"/>
     <w:rsid w:val="00E95EA4"/>
     <w:rsid w:val="00E976DB"/>
     <w:rsid w:val="00EA2268"/>
     <w:rsid w:val="00EE1E39"/>
     <w:rsid w:val="00F0651D"/>
     <w:rsid w:val="00F110DF"/>
     <w:rsid w:val="00F11BCF"/>
     <w:rsid w:val="00F21BCF"/>
     <w:rsid w:val="00F2620A"/>
     <w:rsid w:val="00F36AE8"/>
     <w:rsid w:val="00F539E8"/>
+    <w:rsid w:val="00F76CD0"/>
     <w:rsid w:val="00FC7CCA"/>
     <w:rsid w:val="00FD1261"/>
     <w:rsid w:val="00FE6604"/>
     <w:rsid w:val="00FF08EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6094,51 +6106,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A804BB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.gov.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noreply@zus.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zus.pl/portal/riu/riuPortalWeryfPotw.npi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl/e-wizyta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.gov.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noreply@zus.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zus.pl/ezus/wyszukiwarka-potwierdzen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl/e-wizyta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6384,69 +6396,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>8202</Characters>
+  <Pages>14</Pages>
+  <Words>1275</Words>
+  <Characters>7652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9550</CharactersWithSpaces>
+  <CharactersWithSpaces>8910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Kuźniar, Maria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>