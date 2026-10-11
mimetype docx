--- v0 (2026-07-07)
+++ v1 (2026-10-11)
@@ -1109,74 +1109,50 @@
       </w:r>
       <w:r w:rsidR="0065052F" w:rsidRPr="0065052F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>filiacja……………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="0065052F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471050F3" w14:textId="77777777" w:rsidR="00901ACF" w:rsidRDefault="00901ACF" w:rsidP="00901ACF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17703790" w14:textId="52601C04" w:rsidR="00901ACF" w:rsidRDefault="00901ACF" w:rsidP="00A83426">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="57EC894A" w14:textId="77777777" w:rsidR="00901ACF" w:rsidRDefault="00901ACF" w:rsidP="00901ACF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285BAF34" w14:textId="4C1FAC7B" w:rsidR="00901ACF" w:rsidRPr="005D151A" w:rsidRDefault="00901ACF" w:rsidP="00901ACF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="392"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D151A">
@@ -1374,74 +1350,50 @@
       </w:r>
       <w:r w:rsidRPr="0065052F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>filiacja……………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8613D4" w14:textId="77777777" w:rsidR="00901ACF" w:rsidRDefault="00901ACF" w:rsidP="00901ACF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B378BF" w14:textId="77777777" w:rsidR="00901ACF" w:rsidRDefault="00901ACF" w:rsidP="00901ACF">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="13A0CA85" w14:textId="77777777" w:rsidR="00901ACF" w:rsidRPr="0065052F" w:rsidRDefault="00901ACF" w:rsidP="00901ACF">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A4C4420" w14:textId="77777777" w:rsidR="0020454B" w:rsidRPr="00320CF7" w:rsidRDefault="0020454B" w:rsidP="002F3790">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="378" w:hanging="378"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320CF7">
@@ -1776,62 +1728,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320CF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(data i czytelny podpis autora pracy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B39B588" w14:textId="77777777" w:rsidR="0020454B" w:rsidRPr="00320CF7" w:rsidRDefault="0020454B" w:rsidP="00A16C22">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FF60888" w14:textId="77777777" w:rsidR="00EC6317" w:rsidRPr="00320CF7" w:rsidRDefault="00EC6317" w:rsidP="00BE2C86">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4CC3E568" w14:textId="1548466F" w:rsidR="0020454B" w:rsidRPr="00320CF7" w:rsidRDefault="0020454B" w:rsidP="002F3790">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320CF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zgoda autora pracy na przetwarzanie i publikację danych osobowych:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124492B0" w14:textId="150E243B" w:rsidR="005620C9" w:rsidRPr="00320CF7" w:rsidRDefault="005620C9" w:rsidP="005620C9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2011,51 +1951,50 @@
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>konkurs_zus@zus.pl.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBC1D7C" w14:textId="3A1C4197" w:rsidR="008F079A" w:rsidRPr="00320CF7" w:rsidRDefault="00721881" w:rsidP="00505EA0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00320CF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> związku z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00320CF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">udziałem w konkursie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2090,50 +2029,51 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="409B5111" w14:textId="77777777" w:rsidR="005620C9" w:rsidRPr="00320CF7" w:rsidRDefault="005620C9" w:rsidP="005620C9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320CF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>.........................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2181CEBF" w14:textId="77777777" w:rsidR="005620C9" w:rsidRPr="00320CF7" w:rsidRDefault="005620C9" w:rsidP="005620C9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320CF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(data i czytelny podpis autora pracy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE53980" w14:textId="77777777" w:rsidR="00EC6317" w:rsidRPr="00320CF7" w:rsidRDefault="00EC6317" w:rsidP="005136DA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
@@ -2682,113 +2622,113 @@
         <w:t>(data i czytelny podpis promotora</w:t>
       </w:r>
       <w:r w:rsidR="00286D66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005620C9" w:rsidRPr="00320CF7" w:rsidSect="00933C12">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E12AF16" w14:textId="77777777" w:rsidR="0011020A" w:rsidRDefault="0011020A" w:rsidP="003555BF">
+    <w:p w14:paraId="52840C0E" w14:textId="77777777" w:rsidR="00060269" w:rsidRDefault="00060269" w:rsidP="003555BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34FB0957" w14:textId="77777777" w:rsidR="0011020A" w:rsidRDefault="0011020A" w:rsidP="003555BF">
+    <w:p w14:paraId="632A7F39" w14:textId="77777777" w:rsidR="00060269" w:rsidRDefault="00060269" w:rsidP="003555BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
@@ -2894,58 +2834,58 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="212877D4" w14:textId="77777777" w:rsidR="00AA7825" w:rsidRDefault="00AA7825" w:rsidP="004470CD">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6152D477" w14:textId="77777777" w:rsidR="0011020A" w:rsidRDefault="0011020A" w:rsidP="003555BF">
+    <w:p w14:paraId="2360EE8D" w14:textId="77777777" w:rsidR="00060269" w:rsidRDefault="00060269" w:rsidP="003555BF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4028DD4D" w14:textId="77777777" w:rsidR="0011020A" w:rsidRDefault="0011020A" w:rsidP="003555BF">
+    <w:p w14:paraId="66DCC521" w14:textId="77777777" w:rsidR="00060269" w:rsidRDefault="00060269" w:rsidP="003555BF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5BA6C92D" w14:textId="77777777" w:rsidR="00AA7825" w:rsidRDefault="00AA7825" w:rsidP="00F3687B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
@@ -5970,83 +5910,83 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1795784294">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="462037908">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="474445863">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1905599106">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1820226365">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1080524492">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003555BF"/>
     <w:rsid w:val="00001D59"/>
     <w:rsid w:val="0000726B"/>
     <w:rsid w:val="00021377"/>
     <w:rsid w:val="00022871"/>
     <w:rsid w:val="0002422B"/>
     <w:rsid w:val="00034CDF"/>
     <w:rsid w:val="0003781C"/>
     <w:rsid w:val="00037D78"/>
+    <w:rsid w:val="00060269"/>
     <w:rsid w:val="00067646"/>
     <w:rsid w:val="0007300D"/>
     <w:rsid w:val="00090704"/>
     <w:rsid w:val="000B23F7"/>
     <w:rsid w:val="000E5575"/>
     <w:rsid w:val="000E620E"/>
     <w:rsid w:val="000F18C1"/>
     <w:rsid w:val="000F7424"/>
     <w:rsid w:val="00106E15"/>
     <w:rsid w:val="00107296"/>
     <w:rsid w:val="0011020A"/>
     <w:rsid w:val="001332D7"/>
     <w:rsid w:val="00136DFA"/>
     <w:rsid w:val="001536D8"/>
     <w:rsid w:val="00187145"/>
     <w:rsid w:val="00196BAE"/>
     <w:rsid w:val="001B217A"/>
     <w:rsid w:val="001B72FF"/>
     <w:rsid w:val="001B7893"/>
     <w:rsid w:val="001C2A28"/>
     <w:rsid w:val="001C46FC"/>
     <w:rsid w:val="001D0B84"/>
     <w:rsid w:val="001E5025"/>
     <w:rsid w:val="001F170F"/>
     <w:rsid w:val="00203FF4"/>
@@ -6066,50 +6006,51 @@
     <w:rsid w:val="002F7719"/>
     <w:rsid w:val="002F77D5"/>
     <w:rsid w:val="00305831"/>
     <w:rsid w:val="00307A7D"/>
     <w:rsid w:val="00320CE2"/>
     <w:rsid w:val="00320CF7"/>
     <w:rsid w:val="00321B63"/>
     <w:rsid w:val="00321E1D"/>
     <w:rsid w:val="00327506"/>
     <w:rsid w:val="00336DEF"/>
     <w:rsid w:val="00341B06"/>
     <w:rsid w:val="003441E7"/>
     <w:rsid w:val="00352660"/>
     <w:rsid w:val="003555BF"/>
     <w:rsid w:val="00355F95"/>
     <w:rsid w:val="00364C5C"/>
     <w:rsid w:val="00375059"/>
     <w:rsid w:val="00377C64"/>
     <w:rsid w:val="00385137"/>
     <w:rsid w:val="00393E61"/>
     <w:rsid w:val="0039526D"/>
     <w:rsid w:val="003969B3"/>
     <w:rsid w:val="003A1999"/>
     <w:rsid w:val="003A402F"/>
     <w:rsid w:val="003E1B34"/>
+    <w:rsid w:val="003F149C"/>
     <w:rsid w:val="003F2E4F"/>
     <w:rsid w:val="003F4BB8"/>
     <w:rsid w:val="004009C5"/>
     <w:rsid w:val="00401142"/>
     <w:rsid w:val="00411429"/>
     <w:rsid w:val="00412C78"/>
     <w:rsid w:val="00423434"/>
     <w:rsid w:val="00433E3D"/>
     <w:rsid w:val="00436AA8"/>
     <w:rsid w:val="00440DFA"/>
     <w:rsid w:val="00442707"/>
     <w:rsid w:val="004470CD"/>
     <w:rsid w:val="00460319"/>
     <w:rsid w:val="00484A63"/>
     <w:rsid w:val="00491B72"/>
     <w:rsid w:val="00493E47"/>
     <w:rsid w:val="004A6F0F"/>
     <w:rsid w:val="004A7E64"/>
     <w:rsid w:val="004F3B0F"/>
     <w:rsid w:val="00505EA0"/>
     <w:rsid w:val="00506266"/>
     <w:rsid w:val="00510DAE"/>
     <w:rsid w:val="005136DA"/>
     <w:rsid w:val="005216D3"/>
     <w:rsid w:val="00537917"/>
@@ -6149,50 +6090,51 @@
     <w:rsid w:val="00693573"/>
     <w:rsid w:val="006A7F24"/>
     <w:rsid w:val="006C5F24"/>
     <w:rsid w:val="006F0D02"/>
     <w:rsid w:val="00707D4C"/>
     <w:rsid w:val="00721881"/>
     <w:rsid w:val="00740C06"/>
     <w:rsid w:val="007539D5"/>
     <w:rsid w:val="007579CC"/>
     <w:rsid w:val="00787901"/>
     <w:rsid w:val="007907AF"/>
     <w:rsid w:val="00794E58"/>
     <w:rsid w:val="007A11C7"/>
     <w:rsid w:val="007B02CC"/>
     <w:rsid w:val="007B714A"/>
     <w:rsid w:val="007C4BB6"/>
     <w:rsid w:val="007C64ED"/>
     <w:rsid w:val="007E54A9"/>
     <w:rsid w:val="007E6944"/>
     <w:rsid w:val="007F300C"/>
     <w:rsid w:val="007F64F3"/>
     <w:rsid w:val="00806A29"/>
     <w:rsid w:val="00827D45"/>
     <w:rsid w:val="0083647D"/>
     <w:rsid w:val="00855A2F"/>
+    <w:rsid w:val="00860D2C"/>
     <w:rsid w:val="00865A87"/>
     <w:rsid w:val="0087283B"/>
     <w:rsid w:val="00882E8B"/>
     <w:rsid w:val="008850AB"/>
     <w:rsid w:val="0089452C"/>
     <w:rsid w:val="008C1CFA"/>
     <w:rsid w:val="008C35B4"/>
     <w:rsid w:val="008C4CCD"/>
     <w:rsid w:val="008C4CD2"/>
     <w:rsid w:val="008D0533"/>
     <w:rsid w:val="008D46DA"/>
     <w:rsid w:val="008E0189"/>
     <w:rsid w:val="008E5B04"/>
     <w:rsid w:val="008E6C35"/>
     <w:rsid w:val="008F079A"/>
     <w:rsid w:val="008F107C"/>
     <w:rsid w:val="00901ACF"/>
     <w:rsid w:val="009114A1"/>
     <w:rsid w:val="00915B3E"/>
     <w:rsid w:val="009235AE"/>
     <w:rsid w:val="0092553A"/>
     <w:rsid w:val="0092640B"/>
     <w:rsid w:val="00931790"/>
     <w:rsid w:val="00933C12"/>
     <w:rsid w:val="0094682D"/>
@@ -6236,50 +6178,51 @@
     <w:rsid w:val="00BA51F0"/>
     <w:rsid w:val="00BA6A0C"/>
     <w:rsid w:val="00BE0FEF"/>
     <w:rsid w:val="00BE2C86"/>
     <w:rsid w:val="00BF220E"/>
     <w:rsid w:val="00BF5DCF"/>
     <w:rsid w:val="00C01D36"/>
     <w:rsid w:val="00C04C82"/>
     <w:rsid w:val="00C10548"/>
     <w:rsid w:val="00C11E20"/>
     <w:rsid w:val="00C126D1"/>
     <w:rsid w:val="00C14185"/>
     <w:rsid w:val="00C21D1B"/>
     <w:rsid w:val="00C33522"/>
     <w:rsid w:val="00C373B9"/>
     <w:rsid w:val="00C45264"/>
     <w:rsid w:val="00C55301"/>
     <w:rsid w:val="00C55A9F"/>
     <w:rsid w:val="00C60670"/>
     <w:rsid w:val="00C71C3D"/>
     <w:rsid w:val="00CA1542"/>
     <w:rsid w:val="00CB675C"/>
     <w:rsid w:val="00CD0A3D"/>
     <w:rsid w:val="00CD7326"/>
     <w:rsid w:val="00CE12E4"/>
+    <w:rsid w:val="00CE2A29"/>
     <w:rsid w:val="00D00DBE"/>
     <w:rsid w:val="00D01C00"/>
     <w:rsid w:val="00D03202"/>
     <w:rsid w:val="00D0558E"/>
     <w:rsid w:val="00D113E0"/>
     <w:rsid w:val="00D16840"/>
     <w:rsid w:val="00D252C5"/>
     <w:rsid w:val="00D333AF"/>
     <w:rsid w:val="00D53EB1"/>
     <w:rsid w:val="00D71769"/>
     <w:rsid w:val="00D765D4"/>
     <w:rsid w:val="00D81D24"/>
     <w:rsid w:val="00D93A08"/>
     <w:rsid w:val="00DA1BFB"/>
     <w:rsid w:val="00DB3A33"/>
     <w:rsid w:val="00DC439E"/>
     <w:rsid w:val="00DD6EF4"/>
     <w:rsid w:val="00DE32AB"/>
     <w:rsid w:val="00DE3573"/>
     <w:rsid w:val="00DE5AC8"/>
     <w:rsid w:val="00DF6419"/>
     <w:rsid w:val="00E0024A"/>
     <w:rsid w:val="00E03DFF"/>
     <w:rsid w:val="00E2139F"/>
     <w:rsid w:val="00E408C9"/>
@@ -7206,75 +7149,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39227A60-3D07-4CF8-9B14-15422DD83753}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>542</Words>
-  <Characters>3256</Characters>
+  <Words>528</Words>
+  <Characters>3169</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DZK-0660-01/11(2) AJ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3791</CharactersWithSpaces>
+  <CharactersWithSpaces>3690</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>196709</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:uokik@uokik.gov.pl</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>