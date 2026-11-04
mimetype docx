--- v0 (2026-08-31)
+++ v1 (2026-11-04)
@@ -1,861 +1,778 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="69CADA77" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="69CADA77" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="262BE904" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262BE904" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Klauzula informacyjna dla uczestników ogólnopolskiej Olimpiady ,,Warto wiedzieć więcej o ubezpieczeniach społecznych", ich przedstawicieli ustawowych (rodziców), opiekunów prawnych, opiekunów uczestników (nauczycieli) i członków komitetów szkolnych Olimpiady</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D96F380" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="7D96F380" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2308666B" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2308666B" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="144DE686" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144DE686" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z art. 13 i 14 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dz. Urz. UE L 119 z 04.05.2016, str. 1), dalej „RODO”, informujemy, że: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B915962" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="0B915962" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="621EA8A4" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621EA8A4" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratorem Pani/Pana danych osobowych jest Zakład Ubezpieczeń Społecznych (ZUS) - Centrala: ul. Szamocka 3, 5, 01-748 Warszawa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D388394" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="008020B5">
+    <w:p w14:paraId="0C1CA31B" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:left="720"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="41A9EA39" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A9EA39" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani/Pana dane osobowe (imię i nazwisko, stanowisko służbowe, numer telefonu, adres e-mail) jako opiekuna uczestnika/członka komitetu szkolnego zostały nam przekazane przez szkołę w zgłoszeniu do udziału w Olimpiadzie. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8B5504" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="008020B5">
+    <w:p w14:paraId="2E8B5504" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="324938CB" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324938CB" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Pani/Pana dane osobowe przetwarzamy na podstawie: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E14A262" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="008020B5">
+    <w:p w14:paraId="3E14A262" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="38A64CE3" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A64CE3" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="70"/>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">art. 6 ust. 1 lit a) RODO, tj. zgody udzielonej przez uczestnika bądź jego rodzica/opiekuna prawnego - w celu zgłoszenia do udziału w Olimpiadzie, ogłaszania i publikowania wyników, przyznawania nagród, wykorzystywania wizerunku. W przypadku szczególnych kategorii danych osobowych uczestnika (informacja o niepełnosprawności) podstawą jest wyraźna zgoda uczestnika bądź jego rodzica/opiekuna prawnego na przetwarzanie ww. danych osobowych - art. 9 ust. 2 lit a) RODO; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE07EA6" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="5EE07EA6" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="70"/>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">art. 6 ust. 1 lit. c) RODO - w celu spełnienia obowiązków prawnych, wynikających w szczególności z ustawy o systemie ubezpieczeń społecznych (promowanie wiedzy o ubezpieczeniach społecznych) oraz Rozporządzenia Ministra Edukacji Narodowej i Sportu w sprawie organizacji oraz sposobu przeprowadzania konkursów, turniejów i olimpiad, a także wszelkiego rodzaju innej działalności związanej z wykonywaniem obowiązków nałożonych na organizatora przez obowiązujące przepisy prawa; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65678C81" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="65678C81" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">art. 6 ust. 1 lit. e) RODO - w celu wykonania zadania realizowanego przez organizatora w interesie publicznym, tj. przygotowania i przeprowadzenia Olimpiady. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508627C6" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="008020B5">
+    <w:p w14:paraId="508627C6" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="45B0BAE2" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B0BAE2" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbiorcami Pani/Pana danych osobowych mogą być osoby lub podmioty, którym administrator jest zobowiązany do udostępnienia danych na podstawie przepisów prawa lub Regulaminu Olimpiady. </w:t>
       </w:r>
       <w:r w:rsidR="008020B5" w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FE55C8" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="27FE55C8" w14:textId="77EC830F" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="70"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Pani/Pana dane osobowe będą przechowywane </w:t>
-[...21 lines deleted...]
-        <w:commentReference w:id="0"/>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe </w:t>
+      </w:r>
+      <w:r w:rsidR="004631FD" w:rsidRPr="004631FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>będą przechowywane przez okres 5 lat licząc od zakończenia Olimpiady tj. od daty finału, co jest związane</w:t>
       </w:r>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r., co jest związane z: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="632D9FCA" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:t xml:space="preserve"> z: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632D9FCA" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="70"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">czasem trwania danej edycji Olimpiady; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6857E2D2" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="6857E2D2" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>okresem niezbędnym do wykonania przez administratora obowiązków wynikających z przepisów prawa, w tym czas określony dla poszczególnych symboli kategorii archiwalnej, którym jest oznaczona dokumentacja zgromadzona w ZUS zgodnie z Jednolitym Rzeczowym Wykazem Akt Zakładu Ubezpieczeń Społecznych opracowanym na podstawie rozporządzenia Ministra Kultury i Dziedzictwa Narodowego z dnia 20 października 2015 r. w sprawie klasyfikowania i kwalifikowania dokumentacji, przekazywania materiałów archiwalnych do archiwów państwowych i brakowania dokumentacji niearchiwalnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA57559" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="008020B5">
+    <w:p w14:paraId="0EA57559" w14:textId="77777777" w:rsidR="008020B5" w:rsidRPr="008020B5" w:rsidRDefault="008020B5" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7C938FC0" w14:textId="77777777" w:rsidR="00995D65" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C938FC0" w14:textId="77777777" w:rsidR="00995D65" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>W odniesieniu do Pani/Pana danych osobowych decyzje nie będą podejmowane w sposób zautomatyzowany, stosowanie do art. 22 RODO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FEB056" w14:textId="77777777" w:rsidR="008020B5" w:rsidRDefault="008020B5" w:rsidP="008020B5">
+    <w:p w14:paraId="43FEB056" w14:textId="77777777" w:rsidR="008020B5" w:rsidRDefault="008020B5" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1CBFA930" w14:textId="77777777" w:rsidR="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCA5706" w14:textId="10FB4398" w:rsidR="008020B5" w:rsidRPr="004631FD" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pani/Pana dane osobowe nie będą przekazywane poza Europejski Obszar Gospodarczy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCA5706" w14:textId="77777777" w:rsidR="008020B5" w:rsidRDefault="008020B5" w:rsidP="008020B5">
-[...8 lines deleted...]
-    <w:p w14:paraId="1079710D" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="1079710D" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Posiada Pani/Pan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF2BA8B" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
-      <w:pPr>
+    <w:p w14:paraId="1DF2BA8B" w14:textId="0E4D77EC" w:rsidR="00995D65" w:rsidRPr="004631FD" w:rsidRDefault="00995D65" w:rsidP="004631FD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008020B5">
+      <w:r w:rsidRPr="004631FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a) na podstawie art. 15 RODO prawo dostępu do danych osobowych Pani/Pana dotyczących;</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>na podstawie art. 15 RODO prawo dostępu do danych osobowych Pani/Pana dotyczących;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EB3087" w14:textId="08C7D82D" w:rsidR="00995D65" w:rsidRPr="004631FD" w:rsidRDefault="00995D65" w:rsidP="004631FD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008020B5">
+      <w:r w:rsidRPr="004631FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>b) na podstawie art. 16 RODO prawo do sprostowania Pani/Pana danych osobowych;</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>na podstawie art. 16 RODO prawo do sprostowania Pani/Pana danych osobowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B17033" w14:textId="167EBC3E" w:rsidR="00995D65" w:rsidRPr="004631FD" w:rsidRDefault="00995D65" w:rsidP="004631FD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008020B5">
+      <w:r w:rsidRPr="004631FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>c) na podstawie art. 18 RODO prawo żądania od administratora ograniczenia przetwarzania danych osobowych z zastrzeżeniem przypadków, o których mowa w art. 18 ust. 2 RODO;</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>na podstawie art. 18 RODO prawo żądania od administratora ograniczenia przetwarzania danych osobowych z zastrzeżeniem przypadków, o których mowa w art. 18 ust. 2 RODO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622A4777" w14:textId="24E2F221" w:rsidR="00995D65" w:rsidRPr="004631FD" w:rsidRDefault="00995D65" w:rsidP="004631FD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008020B5">
+      <w:r w:rsidRPr="004631FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>d) prawo do wniesienia skargi do Prezesa Urzędu Ochrony Danych Osobowych, gdy uzna Pani/Pan, że przetwarzanie danych osobowych Pani/Pana dotyczących narusza przepisy RODO;</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>prawo do wniesienia skargi do Prezesa Urzędu Ochrony Danych Osobowych, gdy uzna Pani/Pan, że przetwarzanie danych osobowych Pani/Pana dotyczących narusza przepisy RODO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0492A6" w14:textId="444B9252" w:rsidR="00995D65" w:rsidRPr="004631FD" w:rsidRDefault="00995D65" w:rsidP="004631FD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008020B5">
+      <w:r w:rsidRPr="004631FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e) prawo do przenoszenia danych osobowych, o którym mowa w art. 20 RODO;</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>prawo do przenoszenia danych osobowych, o którym mowa w art. 20 RODO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497AABCB" w14:textId="45F27C07" w:rsidR="008020B5" w:rsidRPr="004631FD" w:rsidRDefault="00995D65" w:rsidP="004631FD">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008020B5">
+      <w:r w:rsidRPr="004631FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>f) na podstawie art. 21 RODO prawo sprzeciwu wobec przetwarzania danych osobowych.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="021D5B26" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+        <w:t>na podstawie art. 21 RODO prawo sprzeciwu wobec przetwarzania danych osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021D5B26" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W sprawach dotyczących przetwarzania danych osobowych oraz korzystania z praw związanych z przetwarzaniem danych został wyznaczony Inspektor Ochrony Danych, z którym można skontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3E7076" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="3B3E7076" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>listownie na adres:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656D266D" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="656D266D" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inspektor Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2767FFFC" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="2767FFFC" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zakład Ubezpieczeń Społecznych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD43EF6" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="5BD43EF6" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ul. Szamocka 3, 5,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78804A17" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="78804A17" w14:textId="77777777" w:rsidR="00995D65" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>01-748 Warszawa,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA755AE" w14:textId="77777777" w:rsidR="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="6CA755AE" w14:textId="77777777" w:rsidR="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">przez e-mail: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8EE1D4" w14:textId="77777777" w:rsidR="00E37F64" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="008020B5">
+    <w:p w14:paraId="6A8EE1D4" w14:textId="77777777" w:rsidR="00E37F64" w:rsidRPr="008020B5" w:rsidRDefault="00995D65" w:rsidP="004631FD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008020B5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ODO@zus.pl.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E37F64" w:rsidRPr="008020B5" w:rsidSect="008020B5">
       <w:pgSz w:w="11906" w:h="17338"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07515245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85662F14"/>
     <w:lvl w:ilvl="0" w:tplc="BE78BC34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1434,50 +1351,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B49769A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="857A1484"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64975092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A6C7F6C"/>
     <w:lvl w:ilvl="0" w:tplc="BE78BC34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1523,51 +1526,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C942CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8D08778"/>
     <w:lvl w:ilvl="0" w:tplc="BE78BC34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1637,51 +1640,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789B22B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85048188"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1750,51 +1753,140 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA81605"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7AC9EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DB018B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07ACAD94"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1864,113 +1956,116 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="588075350">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="180169020">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="598217822">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2124954232">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="319312844">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="729037940">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="321323191">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1323851854">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="865947473">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1864051067">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1864051067">
+  <w:num w:numId="11" w16cid:durableId="2070759683">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="12" w16cid:durableId="2105027385">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00995D65"/>
     <w:rsid w:val="00050480"/>
     <w:rsid w:val="002619F8"/>
     <w:rsid w:val="00347CE2"/>
     <w:rsid w:val="003F3295"/>
+    <w:rsid w:val="004631FD"/>
+    <w:rsid w:val="006E6C5C"/>
     <w:rsid w:val="00747BF3"/>
+    <w:rsid w:val="0078317F"/>
+    <w:rsid w:val="00796C7F"/>
     <w:rsid w:val="008020B5"/>
+    <w:rsid w:val="0086208F"/>
     <w:rsid w:val="00995D65"/>
     <w:rsid w:val="009D6ACF"/>
     <w:rsid w:val="00B7700A"/>
     <w:rsid w:val="00D82719"/>
     <w:rsid w:val="00E03C42"/>
     <w:rsid w:val="00E20340"/>
     <w:rsid w:val="00E37F64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -2365,51 +2460,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -2495,51 +2589,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003F3295"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2788,65 +2882,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>614</Words>
-  <Characters>3690</Characters>
+  <Words>616</Words>
+  <Characters>3700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4296</CharactersWithSpaces>
+  <CharactersWithSpaces>4308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Makawczyk, Renata</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>