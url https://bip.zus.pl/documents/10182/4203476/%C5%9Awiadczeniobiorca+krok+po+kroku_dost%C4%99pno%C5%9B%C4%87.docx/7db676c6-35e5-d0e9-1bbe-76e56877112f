--- v0 (2025-10-09)
+++ v1 (2026-05-26)
@@ -31,68 +31,65 @@
         <w:t>Krok po kroku</w:t>
       </w:r>
       <w:r w:rsidR="00EA1EA4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00653B03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA1EA4">
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="003C21E6">
         <w:t xml:space="preserve">ak samodzielnie utworzyć elektroniczny dokument z danymi z ZUS </w:t>
       </w:r>
       <w:r w:rsidR="00EA1EA4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="007138C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C21E6">
         <w:t xml:space="preserve">instrukcja dla świadczeniobiorcy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C942E4" w14:textId="77777777" w:rsidR="003C21E6" w:rsidRPr="003C21E6" w:rsidRDefault="003C21E6" w:rsidP="003C21E6"/>
-    <w:p w14:paraId="2179E1E3" w14:textId="4413386A" w:rsidR="00E976DB" w:rsidRDefault="00E976DB" w:rsidP="00E976DB">
+    <w:p w14:paraId="2179E1E3" w14:textId="09479603" w:rsidR="00E976DB" w:rsidRDefault="00E976DB" w:rsidP="00E976DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jeśli </w:t>
       </w:r>
       <w:r w:rsidR="0062139D">
         <w:t>pobierasz świadczenie z ZUS</w:t>
       </w:r>
       <w:r w:rsidR="00916607">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>i masz konto na PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">i masz konto na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0038262A">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, możesz samodzielnie</w:t>
       </w:r>
       <w:r w:rsidR="00EA1EA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">utworzyć elektroniczny dokument z danymi z ZUS i przekazać takie </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>instytucji, która tego oczekuje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDA0AF3" w14:textId="77777777" w:rsidR="00E976DB" w:rsidRDefault="00E976DB" w:rsidP="00E976DB"/>
     <w:p w14:paraId="163025AE" w14:textId="257C7983" w:rsidR="00456EF9" w:rsidRPr="009C5567" w:rsidRDefault="00D962EF" w:rsidP="00AD2D8C">
       <w:pPr>
@@ -143,155 +140,146 @@
         <w:t>wymaga ono podpisu pracownika ZUS. Możesz je utworzyć samodzielnie i przekazać</w:t>
       </w:r>
       <w:r w:rsidR="00EA1EA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00916607">
         <w:t>do instytucji, która oczekuje od Ciebie określonych danych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346FB888" w14:textId="77777777" w:rsidR="00916607" w:rsidRDefault="00916607" w:rsidP="00916607">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE1AB0F" w14:textId="7B458704" w:rsidR="00456EF9" w:rsidRPr="009C5567" w:rsidRDefault="00D962EF" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kiedy możesz tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenie z danymi z ZUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C2CC0" w14:textId="21BCBFE7" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00456EF9">
+    <w:p w14:paraId="2B6C2CC0" w14:textId="72490046" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00456EF9">
       <w:r w:rsidRPr="00456EF9">
         <w:t xml:space="preserve">Załóż </w:t>
       </w:r>
       <w:r w:rsidR="0038262A">
         <w:t>konto</w:t>
       </w:r>
       <w:r w:rsidR="00EA1EA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00456EF9">
-        <w:t>na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0038262A">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00456EF9">
         <w:t>, jeśli jeszcze go nie masz</w:t>
       </w:r>
       <w:r w:rsidR="00FD1261">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFD9478" w14:textId="2680057D" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00456EF9">
+    <w:p w14:paraId="6FFD9478" w14:textId="29A0E5CE" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00456EF9">
       <w:r>
         <w:t xml:space="preserve">Aby utworzyć dokument z danymi z ZUS, musisz zalogować się </w:t>
       </w:r>
       <w:r w:rsidR="0062139D">
         <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:r>
         <w:t>swoje kont</w:t>
       </w:r>
       <w:r w:rsidR="0062139D">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">na </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>PUE/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0038262A">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>ZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Jeśli jeszcze nie masz</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038262A">
         <w:t xml:space="preserve">konta </w:t>
       </w:r>
       <w:r>
-        <w:t>na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0038262A">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk203741237"/>
       <w:r w:rsidR="0062139D">
         <w:t xml:space="preserve">wejdź na stronę </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="0062139D" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0062139D">
         <w:t>, kliknij przycisk [ZAREJESTRUJ W PUE/EZUS] oraz</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="0062139D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wybierz jeden z </w:t>
       </w:r>
-      <w:r w:rsidR="0038262A">
-        <w:t xml:space="preserve">trzech </w:t>
+      <w:r w:rsidR="001E1862">
+        <w:t xml:space="preserve">dwóch </w:t>
       </w:r>
       <w:r>
         <w:t>sposobów rejestracji</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i potwierdzenia </w:t>
       </w:r>
       <w:r w:rsidR="0038262A">
         <w:t>konta</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064D5835" w14:textId="4FE71484" w:rsidR="0038262A" w:rsidRPr="007C3563" w:rsidRDefault="002740EB" w:rsidP="007138C3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
@@ -299,57 +287,56 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3563">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E-wizyta</w:t>
       </w:r>
       <w:r w:rsidR="0038262A" w:rsidRPr="007C3563">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> lub wizyta w placówce ZUS</w:t>
       </w:r>
       <w:r w:rsidR="00456EF9" w:rsidRPr="007C3563">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAA0C61" w14:textId="55DA6A9E" w:rsidR="0038262A" w:rsidRDefault="0038262A" w:rsidP="0038262A">
+    <w:p w14:paraId="4BAA0C61" w14:textId="1C9CCACF" w:rsidR="0038262A" w:rsidRDefault="0038262A" w:rsidP="00A8730E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Jeśli nie masz kwalifikowanego podpisu elektronicznego lub dostępu do metod identyfikacji, które są udostępnione na login.gov.pl, wybierz przycisk [ZAREJESTRUJ SIĘ], a następnie [E-WIZYTA LUB WIZYTA W PLACÓWCE ZUS]. Wypełnij formularz elektroniczny. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jeśli nie masz dostępu do metod identyfikacji, które są udostępnione na login.gov.pl, wybierz przycisk [ZAREJESTRUJ SIĘ], a następnie [E-WIZYTA LUB WIZYTA W PLACÓWCE ZUS]. Wypełnij formularz elektroniczny. </w:t>
       </w:r>
       <w:r w:rsidR="00E00323">
         <w:t>Ustal też</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hasło. Wprowadź unikalny adres e-mail albo unikalny numer telefonu. Po rejestracji w ciągu 7 dni potwierdź swoją tożsamość w dowolnej placówce ZUS lub podczas e-wizyty (sprawdź, jak się umówić, na: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00E00323" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl/e-wizyta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7A1630" w14:textId="55A9B5B6" w:rsidR="0038262A" w:rsidRDefault="0038262A" w:rsidP="0038262A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
       <w:r>
         <w:t>Nasz pracownik poprosi Cię o pokazanie dokumentu tożsamości i na jego podstawie potwierdzi autentyczność wprowadzonych przez Ciebie danych. Potem wyszuka role i przypisze je do Twojego konta. Od tej pory będzie ono funkcjonować jako konto zaufane.</w:t>
@@ -360,276 +347,220 @@
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3563">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Login</w:t>
       </w:r>
       <w:r w:rsidR="00456EF9" w:rsidRPr="007C3563">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.gov.pl </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C59E5E6" w14:textId="37391574" w:rsidR="00456EF9" w:rsidRDefault="0089722F" w:rsidP="0038262A">
+    <w:p w14:paraId="1C59E5E6" w14:textId="461D18CD" w:rsidR="00456EF9" w:rsidRDefault="0089722F" w:rsidP="0038262A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
       <w:r w:rsidRPr="009A6AF0">
         <w:t xml:space="preserve">Jeśli korzystasz z jednej z metod identyfikacji elektronicznej, które są udostępnione </w:t>
       </w:r>
       <w:r w:rsidR="00D059D0">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00D059D0" w:rsidRPr="009A6AF0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6AF0">
         <w:t xml:space="preserve">login.gov.pl (np. profil zaufany, e-dowód), wybierz opcję [LOGIN.GOV.PL]. System przekieruje Cię na stronę </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00E00323" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://login.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A6AF0">
-        <w:t>, na której możesz wybrać swoją metodę identyfikacji. Wyświetli się formularz elektroniczny. Część danych uzupełni się automatycznie i nie możesz ich zmienić. Wypełnij pozostałe pola. Pola oznaczone gwiazdką [*] są obowiązkowe. Ustal też hasło.</w:t>
-[...42 lines deleted...]
-        <w:t>elektroniczny. Część danych uzupełni się automatycznie i nie możesz ich zmienić. Wypełnij pozostałe pola. Pola oznaczone gwiazdką [*] są obowiązkowe. Ustal też hasło.</w:t>
+        <w:t>, na której możesz wybrać swoją metodę identyfikacji. Wyświetli się formularz elektroniczny. Część danych uzupełni się automatycznie i nie możesz ich zmienić. Wypełnij pozostałe pola. Ustal też hasło.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4A3CCF" w14:textId="77777777" w:rsidR="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00456EF9"/>
     <w:p w14:paraId="10DAB54D" w14:textId="2152A4C0" w:rsidR="00092A5E" w:rsidRPr="00E22BC2" w:rsidRDefault="00092A5E" w:rsidP="00456EF9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22BC2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ważne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BACB48" w14:textId="19C742F3" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00456EF9">
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">Możesz założyć </w:t>
       </w:r>
       <w:r w:rsidR="0089722F">
         <w:t>konto</w:t>
       </w:r>
       <w:r w:rsidR="0089722F" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t>dla siebie i sam</w:t>
       </w:r>
       <w:r w:rsidR="002740EB">
         <w:t>odzielnie</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00034750" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t>lub udzielić pełnomocnictwa innej osobie fizycznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3EF00E" w14:textId="42B589B1" w:rsidR="00092A5E" w:rsidRDefault="00D962EF" w:rsidP="00AD2D8C">
+    <w:p w14:paraId="7D3EF00E" w14:textId="523DA8B6" w:rsidR="00092A5E" w:rsidRDefault="00D962EF" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jak udzielać pełnomocnictwa do </w:t>
       </w:r>
       <w:r w:rsidR="0089722F">
         <w:t xml:space="preserve">konta </w:t>
       </w:r>
       <w:r w:rsidR="002740EB">
         <w:t xml:space="preserve">na </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0C06C07F" w14:textId="69A6A672" w:rsidR="00092A5E" w:rsidRPr="00E22BC2" w:rsidRDefault="002740EB" w:rsidP="00092A5E">
+    <w:p w14:paraId="0C06C07F" w14:textId="227E2A82" w:rsidR="00092A5E" w:rsidRPr="00E22BC2" w:rsidRDefault="002740EB" w:rsidP="00092A5E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Aby udzielić dostępu do swoich danych n</w:t>
       </w:r>
       <w:r w:rsidR="007B52AB">
         <w:t>a</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> PUE/</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> innej osobie, złóż u nas stosowne pełnomocnictwo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5198D391" w14:textId="3335A86C" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
+    <w:p w14:paraId="5198D391" w14:textId="4C86DD85" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Możesz udzielić go na piśmie lub w formie dokumentu elektronicznego. Napisz je samodzielnie lub wykorzystaj formularz ZUS PEL „Pełnomocnictwo do wykonywania czynności prawnych w relacjach z Zakładem Ubezpieczeń Społecznych”. Formularz znajdziesz na PUE</w:t>
-[...7 lines deleted...]
-        <w:t>/</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Możesz udzielić go na piśmie lub w formie dokumentu elektronicznego. Napisz je samodzielnie lub wykorzystaj formularz ZUS PEL „Pełnomocnictwo do wykonywania czynności prawnych w relacjach z Zakładem Ubezpieczeń Społecznych”. Formularz znajdziesz na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i na stronie </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E00323" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF93EBC" w14:textId="29F2DCE1" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
+    <w:p w14:paraId="6EF93EBC" w14:textId="5DE31B43" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W pełnomocnictwie jasno określ jego zakres, czyli wska</w:t>
       </w:r>
       <w:r w:rsidR="009B5D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
@@ -665,104 +596,88 @@
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pocztą lub </w:t>
       </w:r>
       <w:r w:rsidR="009B5D21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">elektronicznie </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>przez PUE</w:t>
-      </w:r>
+        <w:t xml:space="preserve">przez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0089722F">
+        <w:t>eZUS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>eZUS</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00092A5E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE8A310" w14:textId="61A9644B" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
+      <w:pPr>
+        <w:pStyle w:val="Pa5"/>
+        <w:spacing w:before="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">Na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> możesz nadać pełnomocnictwo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C484E2" w14:textId="284E5171" w:rsidR="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -834,139 +749,130 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wyłącznie do korespondencji – do wysyłania i odbierania korespondencji. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8D782B" w14:textId="77777777" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="159C2B9E" w14:textId="65105CD5" w:rsidR="009C5567" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
+    <w:p w14:paraId="159C2B9E" w14:textId="5FE872D5" w:rsidR="009C5567" w:rsidRDefault="00092A5E" w:rsidP="00092A5E">
       <w:r w:rsidRPr="00092A5E">
-        <w:t>Jako usługodawca i operator PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">Jako usługodawca i operator </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> dbamy</w:t>
       </w:r>
       <w:r w:rsidR="002740EB">
         <w:t xml:space="preserve"> o to</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">, aby korzystanie z usług, jakie </w:t>
       </w:r>
       <w:r w:rsidR="002740EB" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">oferujemy </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">na tym portalu, było bezpieczne. System rejestruje każdą aktywność użytkownika </w:t>
       </w:r>
       <w:r w:rsidR="002740EB">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="002740EB" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t>portalu. Jeśli masz wątpliwości co do pełnomocnictw albo aktywności pełnomocników, możesz nas o to zapytać.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2342013A" w14:textId="33B6A7DC" w:rsidR="00456EF9" w:rsidRPr="007138C3" w:rsidRDefault="00D962EF" w:rsidP="00AD2D8C">
+    <w:p w14:paraId="2342013A" w14:textId="1BFF5271" w:rsidR="00456EF9" w:rsidRPr="007138C3" w:rsidRDefault="00D962EF" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r w:rsidRPr="007138C3">
         <w:t xml:space="preserve">Jak tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00034750" w:rsidRPr="007138C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007138C3">
-        <w:t>na PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3635C3B8" w14:textId="1900C35E" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00456EF9">
+    <w:p w14:paraId="3635C3B8" w14:textId="07B81D44" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00456EF9">
       <w:r w:rsidRPr="007138C3">
         <w:t xml:space="preserve">Aby utworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="007138C3">
         <w:t xml:space="preserve">, zaloguj się </w:t>
       </w:r>
       <w:r w:rsidR="00D47518">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00D47518" w:rsidRPr="007138C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007138C3">
         <w:t>swoje kont</w:t>
       </w:r>
       <w:r w:rsidR="00D47518">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="007138C3">
-        <w:t xml:space="preserve"> na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007138C3">
         <w:t>, wybierz zakładkę</w:t>
       </w:r>
       <w:r w:rsidR="00F110DF" w:rsidRPr="007138C3">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007138C3">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="0023458E" w:rsidRPr="007138C3">
         <w:t>Świadczeniobiorca</w:t>
       </w:r>
       <w:r w:rsidRPr="007138C3">
         <w:t xml:space="preserve">] –&gt; [Moje dane – </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidRPr="007138C3">
@@ -1705,101 +1611,101 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1368ABE1" w14:textId="625A3919" w:rsidR="00D832F3" w:rsidRPr="001A49A4" w:rsidRDefault="00D832F3" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="001A49A4">
         <w:t>Krok 3</w:t>
       </w:r>
       <w:r w:rsidR="00A5596B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A49A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A5596B">
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="001A49A4">
         <w:t xml:space="preserve">atwierdzenie </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31969FF2" w14:textId="4262FE44" w:rsidR="00D832F3" w:rsidRDefault="00D832F3" w:rsidP="00D832F3">
+    <w:p w14:paraId="31969FF2" w14:textId="7799165D" w:rsidR="00D832F3" w:rsidRDefault="00D832F3" w:rsidP="00D832F3">
       <w:r>
         <w:t xml:space="preserve">Gdy </w:t>
       </w:r>
       <w:r w:rsidR="00D47518">
         <w:t>sprawdzisz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>i upewnisz się, że zakres danych jest zgodny z Twoimi oczekiwaniami, wybierz przycisk [Zatwierdź]. To spowoduje, że dokument zostanie opatrzony kwalifikowaną pieczęcią elektroniczną ZUS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Na stronie pojawi się</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> komunikat informujący o utworzeniu </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00034750" w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve">oraz </w:t>
       </w:r>
       <w:r w:rsidR="007B52AB">
         <w:t>czasie</w:t>
       </w:r>
       <w:r w:rsidR="007B52AB" w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00AF3164">
+        <w:t xml:space="preserve">jego </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve">dostępności </w:t>
       </w:r>
       <w:r w:rsidR="007571C3">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
-        <w:t xml:space="preserve"> PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D832F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A82CC25" w14:textId="684E459D" w:rsidR="009C5567" w:rsidRDefault="00554A70" w:rsidP="00A44579">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E592ED8" wp14:editId="78FB4DE2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -1851,51 +1757,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="754BFBC9" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+              <v:shapetype w14:anchorId="5F6B5ED6" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Strzałka w dół 5" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:269.65pt;margin-top:48.15pt;width:30pt;height:44pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9fPldyAIAAAUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT2gZaWoR4VaMU2q&#10;WlQ69TnN5bhIuThzAgf79XNyx8Haag/TeAhObH+2v7N9fbOrDdsq9BpszodnA86UlVBou875j+fF&#10;lwlnPghbCANW5XyvPL+Zff503bipGkEFplDICMT6aeNyXoXgplnmZaVq4c/AKUvKErAWga64zgoU&#10;DaHXJhsNBl+zBrBwCFJ5T693rZLPEn5ZKhkey9KrwEzOKbeQTkznazyz2bWYrlG4SssuDfEPWdRC&#10;WwraQ92JINgG9TuoWksED2U4k1BnUJZaqlQDVTMcvKlmVQmnUi1Ejnc9Tf7/wcqH7cotkWhonJ96&#10;EmMVuxLr+E/5sV0ia9+TpXaBSXo8nwwHA6JUkmo8nkxIJpTs6OzQh28KahaFnBfQ2DkiNIknsb33&#10;obU/2MWAHowuFtqYdIlNoG4Nsq2gzyekVDYMW3fjKtE+X1HkQ+jUNtEjJfIGTFl1XkRcKWqFoksL&#10;MFTQNcACwYaEj0AdI9puocalailIrBbVltr8/PIq/rqCW7yIbPS6Ck96zVBT+4cKlVoGzgpNHRc6&#10;a09VpESyI+NJCnujEoh9UiXTBXE8Ssn0Vb3nwVeiUO3zOCXYUtp7JB5MBIzIJRHbY7dE9pZ/Yrcw&#10;nX10VWmWeufB3xJrnXuPFJmI7Z1rbQE/AjD0dbvIrT2lf0JNFF+h2C+R0fdJbemdXGhqr3vhw1Ig&#10;jS59I1pH4ZGO0kCTc+gkzirAXx+9R3uaKNJy1tAqyLn/uRGoODPfLc3a1fDiIu6OdLkYX45iH5xq&#10;Xk81dlPfArXrkBafk0mM9sEcxBKhfqGtNY9RSSWspNg5lwEPl9vQrijae1LN58mM9oUT4d6unIzg&#10;kdU4Oc+7F4Gua+ZAw/kAh7Uhpm+mrLWNnhbmmwClTiN45LXjm3ZNapxuLOIyO70nq+P2nv0GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD+CAO53wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Na8MwDIbv&#10;g/0Ho8Fuq9NmDU0ap4xBL2Mw2o316sbOB7XlYDtN9u+nnraTkPTw6lG5m61hV+1D71DAcpEA01g7&#10;1WMr4Otz/7QBFqJEJY1DLeBHB9hV93elLJSb8KCvx9gyCsFQSAFdjEPBeag7bWVYuEEj7RrnrYzU&#10;+pYrLycKt4avkiTjVvZIFzo56NdO15fjaAVk36NdTtz38f3y1oyHU7M3qw8hHh/mly2wqOf4B8NN&#10;n9ShIqezG1EFZgSs0zwlVECeUSVgnd8GZyI3zynwquT/X6h+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAP18+V3IAgAABQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAP4IA7nfAAAACgEAAA8AAAAAAAAAAAAAAAAAIgUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAAuBgAAAAA=&#10;" adj="14236" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:fill opacity="64250f"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -2241,96 +2147,94 @@
       </w:r>
       <w:r>
         <w:t>zmieni wtedy status na „Wydany”. Dokument zawiera kwalifikowaną pieczęć elektroniczną ZUS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B124479" w14:textId="15664377" w:rsidR="00CF6BCF" w:rsidRPr="00F21BCF" w:rsidRDefault="00D962EF" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jak wysyłać </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007571C3">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>mailem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D9A78F" w14:textId="4B024874" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00CF6BCF">
+    <w:p w14:paraId="16D9A78F" w14:textId="46FBE5E5" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00CF6BCF">
       <w:r>
         <w:t xml:space="preserve">Jeśli chcesz wysłać </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e-mailem, nadaj i powtórz hasło, które składa się z przynajmniej </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>12</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> znaków:</w:t>
+      <w:r w:rsidR="000004AF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>znaków:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FDC502" w14:textId="77777777" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00BE4DAE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>• cyfr,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407BB013" w14:textId="77777777" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00BE4DAE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>• dużych i małych liter,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641E9447" w14:textId="6E4440B2" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00BE4DAE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">• znaku specjalnego, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>• znaku specjalnego, np. !</w:t>
+      </w:r>
       <w:r w:rsidR="007571C3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="007571C3">
         <w:t xml:space="preserve">, lub </w:t>
       </w:r>
       <w:r>
         <w:t>#.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042B5DA9" w14:textId="31A275D0" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00CF6BCF"/>
     <w:p w14:paraId="216250EA" w14:textId="78A4BE15" w:rsidR="0074234E" w:rsidRDefault="0074234E" w:rsidP="00CF6BCF">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="631D2E01" wp14:editId="5D95EFF6">
             <wp:extent cx="5760720" cy="2751455"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="24" name="Obraz 24" descr="Zrzut z ekranu: Jak wysłać zaświadczenie mailem. Jeśli chcesz wysłać zaświadczenie e-mailem, nadaj i powtórz hasło, które składa się z przynajmniej 12 znaków:&#10;• cyfr,&#10;• dużych i małych liter,&#10;• znaku specjalnego, np. !%#.&#10;"/>
             <wp:cNvGraphicFramePr>
@@ -2585,71 +2489,77 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFEBDBF" w14:textId="553242DA" w:rsidR="007571C3" w:rsidRPr="00D45526" w:rsidRDefault="007571C3" w:rsidP="007571C3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45526">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ważne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C2138B" w14:textId="344F7C96" w:rsidR="007571C3" w:rsidRDefault="00034750" w:rsidP="007571C3">
+    <w:p w14:paraId="09C2138B" w14:textId="48AF62A0" w:rsidR="007571C3" w:rsidRDefault="00034750" w:rsidP="007571C3">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D45526">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007571C3" w:rsidRPr="00D45526">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>to dokument elektroniczny</w:t>
       </w:r>
       <w:r w:rsidR="007571C3">
-        <w:t xml:space="preserve">, który jest podpisany kwalifikowaną pieczęcią Zakładu Ubezpieczeń Społecznych. Nie wymaga podpisu pracownika ZUS. Dokument jest ważny wyłącznie z widoczną kwalifikowaną pieczęcią elektroniczną ZUS. </w:t>
+        <w:t>, który jest podpisany kwalifikowaną pieczęcią Zakładu Ubezpieczeń Społecznych. Nie wymaga podpisu pracownika ZUS. Dokument jest ważny wyłącznie z</w:t>
+      </w:r>
+      <w:r w:rsidR="000004AF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007571C3">
+        <w:t xml:space="preserve">widoczną kwalifikowaną pieczęcią elektroniczną ZUS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199CE3C1" w14:textId="77777777" w:rsidR="001E611E" w:rsidRDefault="001E611E" w:rsidP="00BD76F4"/>
     <w:p w14:paraId="688016F1" w14:textId="77777777" w:rsidR="00592568" w:rsidRDefault="00592568" w:rsidP="00BD76F4">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26A4A36E" wp14:editId="30C15A7D">
             <wp:extent cx="3366186" cy="1393592"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="8" name="Obraz 8" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Obraz 8" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -2821,306 +2731,334 @@
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Weryfikacja wystawionego </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00034750" w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t>ze względów bezpieczeństwa odbywa się dwuetapowo</w:t>
       </w:r>
       <w:r w:rsidR="00D34C30">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D34C30">
         <w:t>Można ją przeprowadzić</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> pod adresem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BE2C8D" w14:textId="024663F5" w:rsidR="00BD76F4" w:rsidRDefault="007753E3" w:rsidP="00633AD4">
+    <w:p w14:paraId="69BE2C8D" w14:textId="0B676533" w:rsidR="00BD76F4" w:rsidRDefault="00000000" w:rsidP="00633AD4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00BD76F4" w:rsidRPr="00EA3B92">
+        <w:r w:rsidR="000004AF" w:rsidRPr="0072418D">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
-          <w:t>https://www.zus.pl/portal/riu/riuPortalWeryfPotw.npi</w:t>
+          <w:t>https://www.zus.pl/ezus/wyszukiwarka-potwierdzen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD76F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C8F16" w14:textId="77777777" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FC0096B" w14:textId="0CC53736" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00D45526">
       <w:r>
         <w:t xml:space="preserve">Adres ten znajduje się na </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczeniu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00633AD4" w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Link do strony umożliwiającej weryfikację znajdziesz też na stronie internetowej </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00633AD4" w:rsidRPr="00032659">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00633AD4" w:rsidRPr="00633AD4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453632CD" w14:textId="04E3D2FC" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="0001236D">
+    <w:p w14:paraId="453632CD" w14:textId="1E53D99A" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="0001236D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>w zakładkach [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">w zakładkach [Baza wiedzy] –&gt; [O </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1862">
+        <w:t xml:space="preserve">portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0089722F">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>] –</w:t>
-[...7 lines deleted...]
-        <w:t>Wyszukiwarka</w:t>
+        <w:t>] –&gt;[Wyszukiwarka</w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t xml:space="preserve"> zaświadczeń</w:t>
       </w:r>
       <w:r>
         <w:t>],</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37046E70" w14:textId="48AF5953" w:rsidR="00D962EF" w:rsidRDefault="002B3607" w:rsidP="00D45526">
+    <w:p w14:paraId="37046E70" w14:textId="11CFB1B4" w:rsidR="00D962EF" w:rsidRDefault="00D962EF" w:rsidP="00D45526"/>
+    <w:p w14:paraId="32EB920A" w14:textId="02ABFC6F" w:rsidR="001E1862" w:rsidRDefault="001E1862" w:rsidP="00D45526">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A02A60A" wp14:editId="19E7128E">
-[...2 lines deleted...]
-            <wp:docPr id="27" name="Obraz 27" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)/eZUS] –&gt;[Wyszukiwarka zaświadczeń],"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFFE134" wp14:editId="6667A069">
+            <wp:extent cx="5757545" cy="3538855"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="3" name="Obraz 3" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, wyświetlacz&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="24" name="Obraz 24" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)/eZUS] –&gt;[Wyszukiwarka zaświadczeń],"/>
+                    <pic:cNvPr id="3" name="Obraz 3" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, wyświetlacz&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="2771140"/>
+                      <a:ext cx="5757545" cy="3538855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="12377305" w14:textId="7370DB06" w:rsidR="002F37B0" w:rsidRDefault="002F37B0" w:rsidP="00D45526">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B4ABD17" wp14:editId="5083850F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B4ABD17" wp14:editId="1AD9F0AA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4710430</wp:posOffset>
+                  <wp:posOffset>4377690</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2003425</wp:posOffset>
+                  <wp:posOffset>1386205</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="856800" cy="392400"/>
+                <wp:extent cx="856615" cy="391795"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Strzałka: w lewo 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="856800" cy="392400"/>
+                          <a:ext cx="856615" cy="391795"/>
                         </a:xfrm>
                         <a:prstGeom prst="leftArrow">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="39C4B768" id="_x0000_t66" coordsize="21600,21600" o:spt="66" adj="5400,5400" path="m@0,l@0@1,21600@1,21600@2@0@2@0,21600,,10800xe">
+              <v:shapetype w14:anchorId="0606911D" id="_x0000_t66" coordsize="21600,21600" o:spt="66" adj="5400,5400" path="m@0,l@0@1,21600@1,21600@2@0@2@0,21600,,10800xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="prod #0 #1 10800"/>
                   <v:f eqn="sum #0 0 @3"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="@4,@1,21600,@2"/>
                 <v:handles>
                   <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Strzałka: w lewo 11" o:spid="_x0000_s1026" type="#_x0000_t66" style="position:absolute;margin-left:370.9pt;margin-top:157.75pt;width:67.45pt;height:30.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSKw5jdAIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aytGuNOkWQosOA&#10;oA3WDj2rshQbk0WNUuJkXz9KdtyiLXYY5oMgieQj+fyoy6t9a9hOoW/AlnxyknOmrISqsZuS/3i4&#10;+XTOmQ/CVsKAVSU/KM+v5h8/XHauUFOowVQKGYFYX3Su5HUIrsgyL2vVCn8CTlkyasBWBDriJqtQ&#10;dITemmya52dZB1g5BKm8p9vr3sjnCV9rJcOd1l4FZkpOtYW0Ylqf4prNL0WxQeHqRg5liH+oohWN&#10;paQj1LUIgm2xeQPVNhLBgw4nEtoMtG6kSj1QN5P8VTf3tXAq9ULkeDfS5P8frLzd3bs1xtK9W4H8&#10;6ZmFZS3sRi28I/rop0aSss75YnSOBz+E7TW2MZx6YftE7GEkVu0Dk3R5fnp2nhP9kkyfL6Yz2kdM&#10;URyDHfrwVUHL4qbkRumwQIQucSp2Kx96/6PfUFBfQ6omHIyKZRj7XWnWVJR1mqKTlNTSINsJEoGQ&#10;Utkw6U21qFR/fZrTNxQ1RqQSE2BE1o0xI/YAEGX6FruvdfCPoSopcQzO/1ZYHzxGpMxgwxjcNhbw&#10;PQBDXQ2Ze/8jST01kaUnqA5rZAj9HHgnbxoifCV8WAsk4dM/omEOd7RoA13JYdhxVgP+fu8++pMe&#10;ycpZR4NUcv9rK1BxZr5ZUurFZDaLk5cOs9MvUzrgS8vTS4vdtkug3zShZ8PJtI3+wRy3GqF9pJlf&#10;xKxkElZS7pKH43YZ+vGmN0OqxSI50aw5EVb23skIHTmNSnrYPwp0g+YCifUWjiMnileq631jpIXF&#10;NoBukiSfWR3YpjlNshnelPgQvDwnr+eXb/4HAAD//wMAUEsDBBQABgAIAAAAIQATYrqU4wAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVCf1KFOFVVCSRQEaLl0ts2NklE&#10;vA6x3Ya3ZznBcWdHM98Uq9F24mQG3zpSkE4SEIYqp1uqFbzvH26XIHxA0tg5Mgq+jYdVeXlRYK7d&#10;md7MaRdqwSHkc1TQhNDnUvqqMRb9xPWG+PfhBouBz6GWesAzh9tO3iXJQlpsiRsa7M2mMdXnLloF&#10;X7NtdOHmcR+f/Dq+POPhNdkclLq+Gtf3IIIZw58ZfvEZHUpmOrpI2otOQTZLGT0omKbzOQh2LLNF&#10;BuLISpZNQZaF/L+h/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSKw5jdAIAAEEFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQATYrqU4wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" adj="4946" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
+              <v:shape id="Strzałka: w lewo 11" o:spid="_x0000_s1026" type="#_x0000_t66" style="position:absolute;margin-left:344.7pt;margin-top:109.15pt;width:67.45pt;height:30.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuNhl9dwIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nTT+MOkWQosOA&#10;oC3aDj2rshQbk0WNUuJkv36U7LhFW+wwzAdBEslH8vlRF5e71rCtQt+ALXl+NOFMWQlVY9cl//F4&#10;/eWMMx+ErYQBq0q+V55fzj9/uuhcoaZQg6kUMgKxvuhcyesQXJFlXtaqFf4InLJk1ICtCHTEdVah&#10;6Ai9Ndl0MjnJOsDKIUjlPd1e9UY+T/haKxlutfYqMFNyqi2kFdP6HNdsfiGKNQpXN3IoQ/xDFa1o&#10;LCUdoa5EEGyDzTuotpEIHnQ4ktBmoHUjVeqBusknb7p5qIVTqRcix7uRJv//YOXN9sHdYSzduxXI&#10;n55ZWNbCrtXCO6KPfmokKeucL0bnePBD2E5jG8OpF7ZLxO5HYtUuMEmXZ7OTk3zGmSTT1/P89HyW&#10;MEVxCHbowzcFLYubkhulwwIRusSp2K58iDWI4uA3FNTXkKoJe6NiGcbeK82airJOU3SSkloaZFtB&#10;IhBSKhvy3lSLSvXXswl9Q1FjREqZACOybowZsQeAKNP32H2tg38MVUmJY/Dkb4X1wWNEygw2jMFt&#10;YwE/AjDU1ZC59z+Q1FMTWXqGan+HDKGfA+/kdUOEr4QPdwJJ+DQiNMzhlhZtoCs5DDvOasDfH91H&#10;f9IjWTnraJBK7n9tBCrOzHdLSj3Pj4/j5KXD8ex0Sgd8bXl+bbGbdgn0m3J6NpxM2+gfzGGrEdon&#10;mvlFzEomYSXlLnk4bJehH296M6RaLJITzZoTYWUfnIzQkdOopMfdk0A3aC6QWG/gMHKieKO63jdG&#10;WlhsAugmSfKF1YFtmtMkm+FNiQ/B63Pyenn55n8AAAD//wMAUEsDBBQABgAIAAAAIQCqkcMU3wAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLIyTaE0ncYkOCI2EIib15o2&#10;okmqJt06fj3mNG7+ePT6cbGaXCcONEQbvIH5TIEgX4Xa+sbA2+vjjQYRE/oau+DJwIkirMrLiwLz&#10;Ohz9lg671AgO8TFHA21KfS5lrFpyGGehJ8+7rzA4TNwOjawHPHK462Sm1FI6tJ4vtNjTpqXqezc6&#10;A88/+PEgX+L7k13jqd1+bkZS1pjrq2l9DyLRlM4w/OmzOpTstA+jr6PoDCz13YJRA9lc34JgQmcL&#10;LvY80UqBLAv5/4fyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK42GX13AgAAQQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKqRwxTfAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" adj="4940" fillcolor="#4f81bd [3204]" strokecolor="#243f60 [1604]" strokeweight="2pt">
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40415E9B" w14:textId="40576CD6" w:rsidR="00D7527B" w:rsidRPr="0001236D" w:rsidRDefault="00D7527B" w:rsidP="0001236D">
+    <w:p w14:paraId="40415E9B" w14:textId="28A6EC2B" w:rsidR="00D7527B" w:rsidRPr="0001236D" w:rsidRDefault="00D7527B" w:rsidP="0001236D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="391" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001236D">
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>z poziomu Wyszukiwarek i usług</w:t>
+        <w:t xml:space="preserve">z poziomu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F53">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kafelka [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001236D">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wyszukiwar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F53">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001236D">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i usług</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91F53">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i]</w:t>
       </w:r>
       <w:r w:rsidR="00D34C30">
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149627F8" w14:textId="2576D345" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00BD76F4"/>
     <w:p w14:paraId="723B9E93" w14:textId="228E45F1" w:rsidR="006562DA" w:rsidRDefault="006562DA" w:rsidP="00BD76F4">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C7DE6CC" wp14:editId="64F5A161">
             <wp:extent cx="5759450" cy="4254500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="28" name="Obraz 28" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  Wyszukiwarki i usługi"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3147,50 +3085,51 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="4254500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E181E6" w14:textId="11AC4B84" w:rsidR="008D04DE" w:rsidRDefault="008D04DE" w:rsidP="008D04DE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aby zweryfikować autentyczność </w:t>
       </w:r>
       <w:r w:rsidR="00034750">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r>
         <w:t>, potrzebujesz następujących danych</w:t>
       </w:r>
       <w:r w:rsidR="00A0705D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>z dokumentu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBE1478" w14:textId="32A2C3FF" w:rsidR="00BA5F78" w:rsidRPr="00BA5F78" w:rsidRDefault="00BA5F78" w:rsidP="0001236D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5F78">
         <w:t>znak</w:t>
@@ -3255,51 +3194,50 @@
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>identyfikatora</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>świadczeniobiorcy</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173C6C21" w14:textId="76E9EB7F" w:rsidR="00D962EF" w:rsidRDefault="00D962EF" w:rsidP="00BA5F78"/>
     <w:p w14:paraId="3275BF14" w14:textId="1D33C5C9" w:rsidR="007C3563" w:rsidRDefault="007C3563" w:rsidP="007753E3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B901CE8" wp14:editId="6F621B5E">
             <wp:extent cx="4298950" cy="6267450"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="29" name="Obraz 29" descr="Zrzut z ekranu: Aby zweryfikować autentyczność zaświadczenia, potrzebujesz następujących danych&#10;z dokumentu:&#10;1) znaku,&#10;2) daty wystawienia zaświadczenia,&#10;3) daty z treści zaświadczenia – „stan na”,&#10;4) identyfikatora świadczeniobiorcy.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="29" name="Obraz 29" descr="Zrzut z ekranu: Aby zweryfikować autentyczność zaświadczenia, potrzebujesz następujących danych&#10;z dokumentu:&#10;1) znaku,&#10;2) daty wystawienia zaświadczenia,&#10;3) daty z treści zaświadczenia – „stan na”,&#10;4) identyfikatora świadczeniobiorcy.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3322,154 +3260,154 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="670C6254" w14:textId="77777777" w:rsidR="000C1421" w:rsidRDefault="000C1421" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B017A6A" w14:textId="4E204044" w:rsidR="00BA5F78" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Krok 1. Wyszukiwanie </w:t>
       </w:r>
       <w:r w:rsidR="00C14ABA">
         <w:t>zaświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D14473E" w14:textId="447D48F2" w:rsidR="00BA5F78" w:rsidRDefault="00633AD4" w:rsidP="00BA5F78">
+    <w:p w14:paraId="3D14473E" w14:textId="26BF06DD" w:rsidR="00BA5F78" w:rsidRDefault="00633AD4" w:rsidP="00BA5F78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Aby potwierdzić autentyczność wystawionego </w:t>
       </w:r>
       <w:r w:rsidR="00C14ABA">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, podaj jego znak i datę wystawienia. Następnie wybierz przycisk </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Wyszukaj </w:t>
       </w:r>
-      <w:r w:rsidR="00C14ABA">
+      <w:r w:rsidR="001E1862">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>zaświadczenie</w:t>
+        <w:t>dokument</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0418E3" w14:textId="156437AB" w:rsidR="003251F4" w:rsidRPr="00633AD4" w:rsidRDefault="003251F4" w:rsidP="00BA5F78"/>
-    <w:p w14:paraId="4DFDD895" w14:textId="07CE8B12" w:rsidR="00BD76F4" w:rsidRDefault="007C3563" w:rsidP="00BD76F4">
+    <w:p w14:paraId="4DFDD895" w14:textId="09770C94" w:rsidR="00BD76F4" w:rsidRDefault="00BD76F4" w:rsidP="00BD76F4"/>
+    <w:p w14:paraId="47DFB628" w14:textId="5534023E" w:rsidR="001E1862" w:rsidRDefault="001E1862" w:rsidP="00BD76F4">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19B9D5A8" wp14:editId="094656A4">
-[...2 lines deleted...]
-            <wp:docPr id="30" name="Obraz 30" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj zaświadczenie]."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4746E45B" wp14:editId="479CD36C">
+            <wp:extent cx="5757545" cy="2870200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="4" name="Obraz 4" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj dokument]."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="26" name="Obraz 26" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj zaświadczenie]."/>
+                    <pic:cNvPr id="4" name="Obraz 4" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj dokument]."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5753100" cy="2314575"/>
+                      <a:ext cx="5757545" cy="2870200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="207E2C23" w14:textId="68DCBCD7" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Krok 2. Weryfikacja </w:t>
       </w:r>
       <w:r w:rsidR="00C14ABA">
         <w:t>zaświadczenia</w:t>
@@ -3614,148 +3552,176 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wybierz rodzaj swojej instytucji. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A29F5B9" w14:textId="77777777" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764CE2A2" w14:textId="3E709936" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
+    <w:p w14:paraId="764CE2A2" w14:textId="1786A57E" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kliknij </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Weryfikuj i pobierz </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C14ABA">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1862">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>zaświadczenie</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00633AD4">
+        <w:t>Sprawdź</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1862" w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i pobierz </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1862">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A48172" w14:textId="00B2845D" w:rsidR="003251F4" w:rsidRPr="00633AD4" w:rsidRDefault="003251F4" w:rsidP="00633AD4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB26721" w14:textId="4AFD4251" w:rsidR="007769C2" w:rsidRDefault="007C3563" w:rsidP="00BA5F78">
+    <w:p w14:paraId="7FB26721" w14:textId="23879430" w:rsidR="007769C2" w:rsidRDefault="001E1862" w:rsidP="00BA5F78">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E5EA3A" wp14:editId="3F5793E1">
-[...2 lines deleted...]
-            <wp:docPr id="31" name="Obraz 31" descr="Zrzut z ekranu: Weryfikacja potwierdzenia. Uzupełnij pola na podstawie zaświadczenia: &#10;1. Wpisz datę lub wybierz ją z kalendarza, &#10;2. Podaj co najmniej jeden identyfikator ubezpieczonego. &#10;3. Wybierz rodzaj swojej instytucji. &#10;Kliknij [Weryfikuj i pobierz zaświadczenie].&#10;"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D59C4AB" wp14:editId="77DABE5E">
+            <wp:extent cx="5757545" cy="5520055"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="6" name="Obraz 6" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, numer&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="28" name="Obraz 28" descr="Zrzut z ekranu: Weryfikacja potwierdzenia. Uzupełnij pola na podstawie zaświadczenia: &#10;1. Wpisz datę lub wybierz ją z kalendarza, &#10;2. Podaj co najmniej jeden identyfikator ubezpieczonego. &#10;3. Wybierz rodzaj swojej instytucji. &#10;Kliknij [Weryfikuj i pobierz zaświadczenie].&#10;"/>
+                    <pic:cNvPr id="5" name="Obraz 5" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, numer&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5747385" cy="2731135"/>
+                      <a:ext cx="5757545" cy="5520055"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B136472" w14:textId="26B61CE4" w:rsidR="00BD76F4" w:rsidRDefault="00813A16" w:rsidP="00BD76F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
@@ -3863,51 +3829,50 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90 dni</w:t>
       </w:r>
       <w:r w:rsidR="00D7527B">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D7527B" w:rsidRPr="00D7527B">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63413C56" w14:textId="77777777" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="00BD76F4"/>
     <w:p w14:paraId="6201669E" w14:textId="3C596816" w:rsidR="007E5102" w:rsidRPr="00813A16" w:rsidRDefault="003251F4" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Jak sprawdzić kwalifikowaną pieczęć elektroniczną ZUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4192AFC0" w14:textId="52EFB0C7" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="00813A16">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Lato"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Lato"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aby sprawdzić ważność pieczęci, kliknij jej ikonę na dokumencie </w:t>
       </w:r>
       <w:r w:rsidR="00C14ABA">
         <w:rPr>
@@ -4046,118 +4011,109 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">potwierdzenie, że certyfikat został wydany dla Zakładu Ubezpieczeń Społecznych, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7663B096" w14:textId="3197BD65" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="00813A16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informacj</w:t>
       </w:r>
       <w:r w:rsidR="00D34C30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> czy dokument podpisany pieczęcią został zmieniony. </w:t>
+        <w:t xml:space="preserve">, czy dokument podpisany pieczęcią został zmieniony. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697A54C7" w14:textId="77777777" w:rsidR="00813A16" w:rsidRDefault="00813A16" w:rsidP="00813A16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33651B48" w14:textId="7A70640C" w:rsidR="007E5102" w:rsidRDefault="00813A16" w:rsidP="00813A16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegóły te oraz potwierdzenie, że certyfikat został wydany dla Zakładu Ubezpieczeń Społecznych, możesz też sprawdzić we właściwościach. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A343F5C" w14:textId="7B7F0C8A" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Krok 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00813A16">
         <w:t>Kliknij pieczęć</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D46941" w14:textId="44BB21E9" w:rsidR="007E5102" w:rsidRDefault="00813A16" w:rsidP="007E5102">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A10C3BB" wp14:editId="004ADAA6">
             <wp:extent cx="2979420" cy="1233472"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="43" name="Obraz 43" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="43" name="Obraz 43" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
@@ -4190,52 +4146,53 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D6C320" w14:textId="77777777" w:rsidR="0051772E" w:rsidRDefault="0051772E" w:rsidP="0051772E">
       <w:r>
         <w:t>W zależności od wersji programu Adobe mogą pojawić się różne komunikaty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76986AE9" w14:textId="77777777" w:rsidR="00813A16" w:rsidRDefault="00813A16" w:rsidP="0051772E"/>
     <w:p w14:paraId="302C7A99" w14:textId="77777777" w:rsidR="00813A16" w:rsidRDefault="00813A16" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:t>Krok 2. Wybierz [Właściwości podpisu]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B96F838" w14:textId="35681FCA" w:rsidR="0051772E" w:rsidRPr="00813A16" w:rsidRDefault="00D42B10" w:rsidP="00813A16">
-      <w:pPr>
+    <w:p w14:paraId="4B96F838" w14:textId="35681FCA" w:rsidR="0051772E" w:rsidRPr="00813A16" w:rsidRDefault="00D42B10" w:rsidP="00674F6F">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528F43C1" wp14:editId="3822847B">
             <wp:extent cx="4893945" cy="2304415"/>
             <wp:effectExtent l="0" t="0" r="1905" b="635"/>
             <wp:docPr id="20" name="Obraz 20" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Obraz 20" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
@@ -4263,51 +4220,50 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BD6BE9" w14:textId="77777777" w:rsidR="007E5102" w:rsidRDefault="00D42B10" w:rsidP="00D42B10">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA5CFCB" wp14:editId="2C23B6C3">
             <wp:extent cx="4638040" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="21" name="Obraz 21" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="21" name="Obraz 21" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -4320,50 +4276,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4638040" cy="2070100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E1B53D" w14:textId="77777777" w:rsidR="007E5102" w:rsidRDefault="007E5102" w:rsidP="007E5102"/>
     <w:p w14:paraId="5378C5FA" w14:textId="77777777" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="00AD2D8C">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Krok 3. Wybierz [Weryfikuj podpis] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B647D66" w14:textId="5B4FD8D1" w:rsidR="007E5102" w:rsidRDefault="00D42B10" w:rsidP="00D42B10">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F70860" wp14:editId="379C9228">
             <wp:extent cx="5208270" cy="5361940"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Obraz 23" descr="Zrzut z ekranu: Wybierz [Weryfikuj podpis]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="23" name="Obraz 23" descr="Zrzut z ekranu: Wybierz [Weryfikuj podpis]"/>
@@ -4458,51 +4415,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Lato"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5998,176 +5954,192 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2084837431">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1118840434">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="831413811">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1872523660">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1467896086">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="707486634">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E5102"/>
+    <w:rsid w:val="000004AF"/>
     <w:rsid w:val="0001236D"/>
     <w:rsid w:val="00034750"/>
     <w:rsid w:val="00052644"/>
     <w:rsid w:val="00074D8B"/>
     <w:rsid w:val="00092A5E"/>
     <w:rsid w:val="000C1421"/>
     <w:rsid w:val="00167FE9"/>
+    <w:rsid w:val="00191663"/>
     <w:rsid w:val="001A0C6D"/>
     <w:rsid w:val="001A49A4"/>
     <w:rsid w:val="001D040A"/>
+    <w:rsid w:val="001E1862"/>
     <w:rsid w:val="001E611E"/>
     <w:rsid w:val="001E6C43"/>
     <w:rsid w:val="001F7458"/>
     <w:rsid w:val="002109C8"/>
     <w:rsid w:val="0023458E"/>
     <w:rsid w:val="00234792"/>
     <w:rsid w:val="002740EB"/>
     <w:rsid w:val="002844AC"/>
     <w:rsid w:val="002A22E8"/>
     <w:rsid w:val="002B3607"/>
     <w:rsid w:val="002D64C1"/>
     <w:rsid w:val="002F37B0"/>
     <w:rsid w:val="003251F4"/>
     <w:rsid w:val="0038262A"/>
     <w:rsid w:val="00387628"/>
     <w:rsid w:val="003C21E6"/>
     <w:rsid w:val="003F1F8A"/>
     <w:rsid w:val="00440612"/>
     <w:rsid w:val="00456EF9"/>
     <w:rsid w:val="00493BAD"/>
     <w:rsid w:val="004B62D5"/>
     <w:rsid w:val="004C4844"/>
     <w:rsid w:val="005020D4"/>
     <w:rsid w:val="00514046"/>
     <w:rsid w:val="0051772E"/>
     <w:rsid w:val="00537A4E"/>
     <w:rsid w:val="00554A70"/>
     <w:rsid w:val="00576851"/>
     <w:rsid w:val="005777C2"/>
     <w:rsid w:val="00592568"/>
+    <w:rsid w:val="005B481C"/>
     <w:rsid w:val="0060446D"/>
     <w:rsid w:val="00613EB3"/>
     <w:rsid w:val="0062139D"/>
     <w:rsid w:val="00633AD4"/>
     <w:rsid w:val="00653B03"/>
     <w:rsid w:val="006562DA"/>
+    <w:rsid w:val="00674F6F"/>
     <w:rsid w:val="006A7D43"/>
     <w:rsid w:val="007138C3"/>
     <w:rsid w:val="0074234E"/>
     <w:rsid w:val="007571C3"/>
     <w:rsid w:val="007753E3"/>
     <w:rsid w:val="007769C2"/>
+    <w:rsid w:val="00783EF5"/>
     <w:rsid w:val="00785E59"/>
     <w:rsid w:val="00791B5E"/>
     <w:rsid w:val="007B52AB"/>
     <w:rsid w:val="007C3563"/>
     <w:rsid w:val="007E5102"/>
     <w:rsid w:val="00813A16"/>
     <w:rsid w:val="00826BAA"/>
     <w:rsid w:val="008450E3"/>
+    <w:rsid w:val="008816AA"/>
     <w:rsid w:val="0089722F"/>
     <w:rsid w:val="008B2F5D"/>
     <w:rsid w:val="008C64A3"/>
     <w:rsid w:val="008D04DE"/>
     <w:rsid w:val="008D1778"/>
     <w:rsid w:val="00916607"/>
     <w:rsid w:val="00930938"/>
+    <w:rsid w:val="00973407"/>
     <w:rsid w:val="00973DDC"/>
+    <w:rsid w:val="00975A67"/>
     <w:rsid w:val="009847C5"/>
     <w:rsid w:val="009924A8"/>
     <w:rsid w:val="009B5D21"/>
     <w:rsid w:val="009C0705"/>
     <w:rsid w:val="009C1489"/>
     <w:rsid w:val="009C5567"/>
     <w:rsid w:val="009E52F7"/>
     <w:rsid w:val="00A05477"/>
     <w:rsid w:val="00A0705D"/>
     <w:rsid w:val="00A11B82"/>
     <w:rsid w:val="00A372DD"/>
     <w:rsid w:val="00A44579"/>
     <w:rsid w:val="00A5596B"/>
     <w:rsid w:val="00A72A1E"/>
+    <w:rsid w:val="00A8730E"/>
     <w:rsid w:val="00AD2D8C"/>
+    <w:rsid w:val="00AF3164"/>
     <w:rsid w:val="00AF46D0"/>
     <w:rsid w:val="00B02D0C"/>
     <w:rsid w:val="00B04054"/>
     <w:rsid w:val="00B22BD6"/>
     <w:rsid w:val="00B30903"/>
     <w:rsid w:val="00B5135E"/>
     <w:rsid w:val="00B560E4"/>
     <w:rsid w:val="00B901A8"/>
+    <w:rsid w:val="00B91F53"/>
     <w:rsid w:val="00BA5F78"/>
     <w:rsid w:val="00BD6A4B"/>
     <w:rsid w:val="00BD76F4"/>
     <w:rsid w:val="00BE4DAE"/>
     <w:rsid w:val="00C149B5"/>
     <w:rsid w:val="00C14ABA"/>
     <w:rsid w:val="00CA18DB"/>
+    <w:rsid w:val="00CB6BC2"/>
     <w:rsid w:val="00CC3931"/>
     <w:rsid w:val="00CE7E2C"/>
     <w:rsid w:val="00CF6BCF"/>
     <w:rsid w:val="00D059D0"/>
     <w:rsid w:val="00D34C30"/>
     <w:rsid w:val="00D41AA1"/>
     <w:rsid w:val="00D42B10"/>
     <w:rsid w:val="00D45526"/>
+    <w:rsid w:val="00D456CD"/>
     <w:rsid w:val="00D47518"/>
     <w:rsid w:val="00D746A1"/>
     <w:rsid w:val="00D7527B"/>
     <w:rsid w:val="00D832F3"/>
     <w:rsid w:val="00D962EF"/>
     <w:rsid w:val="00E00323"/>
+    <w:rsid w:val="00E17E38"/>
     <w:rsid w:val="00E22BC2"/>
     <w:rsid w:val="00E4151F"/>
     <w:rsid w:val="00E94F01"/>
     <w:rsid w:val="00E976DB"/>
     <w:rsid w:val="00EA1EA4"/>
     <w:rsid w:val="00EA2268"/>
     <w:rsid w:val="00F0651D"/>
     <w:rsid w:val="00F110DF"/>
     <w:rsid w:val="00F21BCF"/>
     <w:rsid w:val="00F539E8"/>
     <w:rsid w:val="00F559BA"/>
     <w:rsid w:val="00FC70E5"/>
     <w:rsid w:val="00FD1261"/>
     <w:rsid w:val="00FF6D3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -6914,51 +6886,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0062139D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noreply@zus.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.gov.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl/e-wizyta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zus.pl/documents/10182/4203476/ZETO+%C5%9Awiadczeniobiorca+samoobs%C5%82uga+-+krok+po+kroku.docx/a693519a-74e8-ac7e-0349-cb9a447b9b99" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zus.pl/portal/riu/riuPortalWeryfPotw.npi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noreply@zus.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.gov.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl/e-wizyta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zus.pl/documents/10182/4203476/ZETO+%C5%9Awiadczeniobiorca+samoobs%C5%82uga+-+krok+po+kroku.docx/a693519a-74e8-ac7e-0349-cb9a447b9b99" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zus.pl/ezus/wyszukiwarka-potwierdzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7204,68 +7176,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>8839</Characters>
+  <Pages>15</Pages>
+  <Words>1381</Words>
+  <Characters>8291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10292</CharactersWithSpaces>
+  <CharactersWithSpaces>9653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kuźniar, Maria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>