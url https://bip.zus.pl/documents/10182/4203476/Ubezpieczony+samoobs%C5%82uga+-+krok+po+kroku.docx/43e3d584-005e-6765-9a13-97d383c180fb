--- v0 (2025-10-09)
+++ v1 (2026-06-05)
@@ -9,65 +9,62 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="24EB7D07" w14:textId="09849B25" w:rsidR="007E5102" w:rsidRPr="001A49A4" w:rsidRDefault="00063449" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Krok po kroku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2179E1E3" w14:textId="0789C389" w:rsidR="00E976DB" w:rsidRDefault="00E976DB" w:rsidP="00347E6D">
+    <w:p w14:paraId="2179E1E3" w14:textId="57CEB4B5" w:rsidR="00E976DB" w:rsidRDefault="00E976DB" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jeśli jesteś </w:t>
       </w:r>
       <w:r w:rsidR="00D650BD">
         <w:t xml:space="preserve">osobą ubezpieczoną </w:t>
       </w:r>
       <w:r>
-        <w:t>i masz konto na PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">i masz konto na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D2CCF">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, możesz samodzielnie</w:t>
       </w:r>
       <w:r w:rsidR="00D650BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">utworzyć elektroniczny dokument z danymi z ZUS i przekazać takie </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>instytucji, która tego oczekuje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDA0AF3" w14:textId="77777777" w:rsidR="00E976DB" w:rsidRDefault="00E976DB" w:rsidP="00E976DB"/>
     <w:p w14:paraId="163025AE" w14:textId="0239CA7E" w:rsidR="00456EF9" w:rsidRPr="009C5567" w:rsidRDefault="00063449" w:rsidP="00347E6D">
       <w:pPr>
@@ -109,208 +106,199 @@
         <w:t>wymaga ono podpisu pracownika ZUS. Możesz je utworzyć samodzielnie i przekazać</w:t>
       </w:r>
       <w:r w:rsidR="00D650BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00916607">
         <w:t>do instytucji, która oczekuje od Ciebie określonych danych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346FB888" w14:textId="77777777" w:rsidR="00916607" w:rsidRDefault="00916607" w:rsidP="00916607">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE1AB0F" w14:textId="2A31A400" w:rsidR="00456EF9" w:rsidRPr="009C5567" w:rsidRDefault="00063449" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kiedy możesz tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t>zaświadczenie z danymi z ZUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C2CC0" w14:textId="51639F6C" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00347E6D">
+    <w:p w14:paraId="2B6C2CC0" w14:textId="42BCA023" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00456EF9">
         <w:t xml:space="preserve">Załóż </w:t>
       </w:r>
       <w:r w:rsidR="009A6AF0">
         <w:t>konto</w:t>
       </w:r>
       <w:r w:rsidR="009A6AF0" w:rsidRPr="00456EF9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00456EF9">
-        <w:t>na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00456EF9">
         <w:t>, jeśli jeszcze go nie masz</w:t>
       </w:r>
       <w:r w:rsidR="00FD1261">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFD9478" w14:textId="5C32E076" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00347E6D">
+    <w:p w14:paraId="6FFD9478" w14:textId="13269468" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aby utworzyć dokument z danymi z ZUS, musisz zalogować się </w:t>
       </w:r>
       <w:r w:rsidR="003B287F">
         <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:r>
         <w:t>swoje kont</w:t>
       </w:r>
       <w:r w:rsidR="003B287F">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">na </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>PUE/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Jeśli jeszcze nie masz</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A6AF0">
         <w:t xml:space="preserve">konta </w:t>
       </w:r>
       <w:r>
-        <w:t>na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003B287F">
         <w:t xml:space="preserve">wejdź na stronę </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="003B287F" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B287F">
         <w:t xml:space="preserve">, kliknij przycisk [ZAREJESTRUJ W PUE/EZUS] oraz </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wybierz jeden z </w:t>
       </w:r>
-      <w:r w:rsidR="009A6AF0">
-        <w:t xml:space="preserve">trzech </w:t>
+      <w:r w:rsidR="00A84058">
+        <w:t xml:space="preserve">dwóch </w:t>
       </w:r>
       <w:r>
         <w:t>sposobów rejestracji</w:t>
       </w:r>
       <w:r w:rsidR="009C5567">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i potwierdzenia </w:t>
       </w:r>
       <w:r w:rsidR="005D2CCF">
         <w:t>konta</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC63075" w14:textId="6118EC9A" w:rsidR="009A6AF0" w:rsidRPr="00040E71" w:rsidRDefault="0078035A" w:rsidP="009A6AF0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk196740922"/>
       <w:r w:rsidRPr="00040E71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E-wizyta</w:t>
       </w:r>
       <w:r w:rsidR="009A6AF0" w:rsidRPr="00040E71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> lub wizyta w placówce ZUS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5BC144FA" w14:textId="0F2FDC15" w:rsidR="009A6AF0" w:rsidRDefault="009A6AF0" w:rsidP="009A6AF0">
+    <w:p w14:paraId="5BC144FA" w14:textId="4A180FF4" w:rsidR="009A6AF0" w:rsidRDefault="009A6AF0" w:rsidP="009A6AF0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk196740942"/>
       <w:r>
-        <w:t xml:space="preserve">Jeśli nie masz kwalifikowanego podpisu elektronicznego lub dostępu do metod identyfikacji, które są udostępnione na login.gov.pl, wybierz przycisk [ZAREJESTRUJ SIĘ], a następnie [E-WIZYTA LUB WIZYTA W PLACÓWCE ZUS]. Wypełnij formularz elektroniczny. </w:t>
+        <w:t xml:space="preserve">Jeśli nie masz dostępu do metod identyfikacji, które są udostępnione na login.gov.pl, wybierz przycisk [ZAREJESTRUJ SIĘ], a następnie [E-WIZYTA LUB WIZYTA W PLACÓWCE ZUS]. Wypełnij formularz elektroniczny. </w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69">
         <w:t>Ustal też</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hasło. Wprowadź unikalny adres e-mail albo unikalny numer telefonu. Po rejestracji w ciągu 7 dni potwierdź swoją tożsamość w dowolnej placówce ZUS lub podczas e-wizyty (sprawdź, jak się umówić, na: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00BE5C69" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl/e-wizyta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E35ADD0" w14:textId="7E8F6848" w:rsidR="00456EF9" w:rsidRDefault="009A6AF0" w:rsidP="009A6AF0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -324,495 +312,469 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00040E71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00456EF9" w:rsidRPr="00040E71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ogin.gov.pl </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C59E5E6" w14:textId="0C003C60" w:rsidR="00456EF9" w:rsidRDefault="009A6AF0" w:rsidP="009A6AF0">
+    <w:p w14:paraId="0021DDD1" w14:textId="33C655E9" w:rsidR="0078035A" w:rsidRDefault="009A6AF0" w:rsidP="00E81B91">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk196741013"/>
       <w:r w:rsidRPr="009A6AF0">
         <w:t xml:space="preserve">Jeśli korzystasz z jednej z metod identyfikacji elektronicznej, które są udostępnione </w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69" w:rsidRPr="009A6AF0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A6AF0">
         <w:t xml:space="preserve">login.gov.pl (np. profil zaufany, e-dowód), wybierz opcję [LOGIN.GOV.PL]. System przekieruje Cię na stronę </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00BE5C69" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://login.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A6AF0">
-        <w:t>, na której możesz wybrać swoją metodę identyfikacji. Wyświetli się formularz elektroniczny. Część danych uzupełni się automatycznie i nie możesz ich zmienić. Wypełnij pozostałe pola. Pola oznaczone gwiazdką [*] są obowiązkowe. Ustal też hasło.</w:t>
+        <w:t>, na której możesz wybrać swoją metodę identyfikacji. Wyświetli się formularz elektroniczny. Część danych uzupełni się automatycznie i nie możesz ich zmienić. Wypełnij pozostałe pola. Ustal też hasło.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="3FD55A3C" w14:textId="64FDAE2B" w:rsidR="00456EF9" w:rsidRPr="00040E71" w:rsidRDefault="009A6AF0" w:rsidP="00F45597">
-[...37 lines deleted...]
-    <w:p w14:paraId="51E643BB" w14:textId="04886CCB" w:rsidR="009A6AF0" w:rsidRPr="009A6AF0" w:rsidRDefault="009A6AF0" w:rsidP="00DB653C">
+    <w:p w14:paraId="0E7075BA" w14:textId="77777777" w:rsidR="00E81B91" w:rsidRDefault="00E81B91" w:rsidP="00E81B91">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk196741051"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0021DDD1" w14:textId="77777777" w:rsidR="0078035A" w:rsidRDefault="0078035A" w:rsidP="009A6AF0">
+    </w:p>
+    <w:p w14:paraId="25C6A7FB" w14:textId="77777777" w:rsidR="00E81B91" w:rsidRDefault="00E81B91" w:rsidP="00E81B91">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="64E99681" w14:textId="77777777" w:rsidR="00E81B91" w:rsidRDefault="00E81B91" w:rsidP="00E81B91">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="10DAB54D" w14:textId="195DDFBD" w:rsidR="00092A5E" w:rsidRPr="001808EA" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001808EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ważne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BACB48" w14:textId="6CA3F39E" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
+    <w:p w14:paraId="04BACB48" w14:textId="3743E822" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">Możesz założyć </w:t>
       </w:r>
       <w:r w:rsidR="005D2CCF">
         <w:t>konto</w:t>
       </w:r>
       <w:r w:rsidR="005D2CCF" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
-        <w:t xml:space="preserve">dla siebie i sam tworzyć </w:t>
+        <w:t>dla siebie i sam</w:t>
+      </w:r>
+      <w:r w:rsidR="0068199F">
+        <w:t>odzielnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092A5E">
+        <w:t xml:space="preserve"> tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00B95C31" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t>lub udzielić pełnomocnictwa innej osobie fizycznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3EF00E" w14:textId="2D9BCF17" w:rsidR="00092A5E" w:rsidRDefault="00063449" w:rsidP="00347E6D">
+    <w:p w14:paraId="7D3EF00E" w14:textId="28C2A56E" w:rsidR="00092A5E" w:rsidRDefault="00063449" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jak udzielać pełnomocnictwa do </w:t>
       </w:r>
       <w:r w:rsidR="005D2CCF">
         <w:t xml:space="preserve">konta </w:t>
       </w:r>
       <w:r w:rsidR="0078035A">
         <w:t xml:space="preserve">na </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D2CCF">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4D89A990" w14:textId="50C3B8CB" w:rsidR="0078035A" w:rsidRDefault="0078035A" w:rsidP="00347E6D">
+    <w:p w14:paraId="4D89A990" w14:textId="4E5137D0" w:rsidR="0078035A" w:rsidRDefault="0078035A" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078035A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aby udzielić dostępu do swoich danych n</w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0078035A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PUE/</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0078035A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0078035A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> innej osobie, złóż u nas stosowne pełnomocnictwo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5198D391" w14:textId="7CF5B580" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
+    <w:p w14:paraId="5198D391" w14:textId="406C1D0D" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Możesz udzielić go na piśmie lub w formie dokumentu elektronicznego. Napisz je samodzielnie lub wykorzystaj formularz ZUS PEL „Pełnomocnictwo do wykonywania czynności prawnych w relacjach z Zakładem Ubezpieczeń Społecznych”. Formularz znajdziesz na PUE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A6AF0">
+        <w:t>Możesz udzielić go na piśmie lub w formie dokumentu elektronicznego. Napisz je samodzielnie lub wykorzystaj formularz ZUS PEL „Pełnomocnictwo do wykonywania czynności prawnych w relacjach z</w:t>
+      </w:r>
+      <w:r w:rsidR="0068199F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092A5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakładem Ubezpieczeń Społecznych”. Formularz znajdziesz na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i na stronie </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00BE5C69" w:rsidRPr="00265D8E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF93EBC" w14:textId="6F3561EC" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
+    <w:p w14:paraId="6EF93EBC" w14:textId="5B06DBAB" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Pa5"/>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W pełnomocnictwie musisz jasno określ jego zakres, czyli wska</w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, do jakich czynności lub spraw go udzielasz. </w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pełnomocnictwo m</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ożesz dostarczyć je osobiście do naszej placówki albo wysłać</w:t>
+        <w:t>ożesz dostarczyć osobiście do naszej placówki albo wysłać</w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> je</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pocztą lub </w:t>
       </w:r>
       <w:r w:rsidR="00BE5C69">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">elektronicznie </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>przez PUE</w:t>
-      </w:r>
+        <w:t xml:space="preserve">przez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009A6AF0">
+        <w:t>eZUS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>eZUS</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00092A5E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE8A310" w14:textId="1F1AEA09" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
+      <w:pPr>
+        <w:pStyle w:val="Pa5"/>
+        <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00092A5E">
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A6AF0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Na PUE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A6AF0">
+        <w:t>eZUS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> możesz nadać pełnomocnictwo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C484E2" w14:textId="54131C9C" w:rsidR="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00F45597">
+    <w:p w14:paraId="79C484E2" w14:textId="669125F9" w:rsidR="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00F45597">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do załatwiania wszelkich spraw w ZUS – ten rodzaj pełnomocnictwa wiąże się z dostępem do danych zapisanych na </w:t>
+        <w:t>do załatwiania wszelkich spraw w ZUS – ten rodzaj pełnomocnictwa wiąże się z</w:t>
+      </w:r>
+      <w:r w:rsidR="00000A4F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092A5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dostępem do danych zapisanych na </w:t>
       </w:r>
       <w:r w:rsidR="005D2CCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>koncie</w:t>
       </w:r>
       <w:r w:rsidR="005D2CCF" w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F1660">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -844,142 +806,133 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wyłącznie do korespondencji – do wysyłania i odbierania korespondencji. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8D782B" w14:textId="77777777" w:rsidR="00092A5E" w:rsidRPr="00092A5E" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="159C2B9E" w14:textId="5D2E3FA9" w:rsidR="009C5567" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
+    <w:p w14:paraId="159C2B9E" w14:textId="3A615DF2" w:rsidR="009C5567" w:rsidRDefault="00092A5E" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00092A5E">
-        <w:t>Jako usługodawca i operator portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">Jako usługodawca i operator portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> dbamy</w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t xml:space="preserve"> o to</w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">, aby korzystanie z usług, jakie </w:t>
       </w:r>
       <w:r w:rsidR="009D1E71" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">oferujemy </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t xml:space="preserve">na tym portalu, było bezpieczne. System rejestruje każdą aktywność użytkownika </w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="009D1E71" w:rsidRPr="00092A5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092A5E">
         <w:t>portalu. Jeśli masz wątpliwości co do pełnomocnictw albo aktywności pełnomocników, możesz nas o to zapytać.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2342013A" w14:textId="6DFA8C19" w:rsidR="00456EF9" w:rsidRPr="00E876BD" w:rsidRDefault="00063449" w:rsidP="00347E6D">
+    <w:p w14:paraId="2342013A" w14:textId="5FD4FE05" w:rsidR="00456EF9" w:rsidRPr="00E876BD" w:rsidRDefault="00063449" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jak tworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t xml:space="preserve">zaświadczenia </w:t>
       </w:r>
       <w:r>
-        <w:t>na PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3635C3B8" w14:textId="671B7D78" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00347E6D">
+    <w:p w14:paraId="3635C3B8" w14:textId="745458C7" w:rsidR="00456EF9" w:rsidRDefault="00456EF9" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E876BD">
         <w:t xml:space="preserve">Aby utworzyć </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t>zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00E876BD">
         <w:t xml:space="preserve">, zaloguj się </w:t>
       </w:r>
       <w:r w:rsidR="00035291">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00035291" w:rsidRPr="00E876BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E876BD">
         <w:t>swoje kont</w:t>
       </w:r>
       <w:r w:rsidR="00035291">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E876BD">
-        <w:t xml:space="preserve"> na portalu PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> na portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A6AF0">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00E876BD">
         <w:t>ZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E876BD">
         <w:t>, wybierz zakładkę</w:t>
       </w:r>
       <w:r w:rsidR="00F110DF" w:rsidRPr="00E876BD">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E876BD">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="004F1660" w:rsidRPr="00E876BD">
         <w:t>Ubezpieczony</w:t>
       </w:r>
       <w:r w:rsidRPr="00E876BD">
         <w:t>] –&gt; [</w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
@@ -1523,101 +1476,101 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1368ABE1" w14:textId="3D49F8EB" w:rsidR="00D832F3" w:rsidRPr="001A49A4" w:rsidRDefault="00D832F3" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="001A49A4">
         <w:t>Krok 3</w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A49A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="001A49A4">
         <w:t xml:space="preserve">atwierdzenie </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t>zaświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31969FF2" w14:textId="72148A9C" w:rsidR="00D832F3" w:rsidRDefault="00D832F3" w:rsidP="00347E6D">
+    <w:p w14:paraId="31969FF2" w14:textId="159B7806" w:rsidR="00D832F3" w:rsidRDefault="00D832F3" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gdy </w:t>
       </w:r>
       <w:r w:rsidR="00035291">
         <w:t xml:space="preserve">sprawdzisz </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>i upewnisz się, że zakres danych jest zgodny z Twoimi oczekiwaniami, wybierz przycisk [Zatwierdź]. To spowoduje, że dokument zostanie opatrzony kwalifikowaną pieczęcią elektroniczną ZUS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Na stronie pojawi się</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> komunikat informujący o utworzeniu </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="00B95C31" w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve">oraz </w:t>
       </w:r>
       <w:r w:rsidR="00035291">
         <w:t>czasie</w:t>
       </w:r>
       <w:r w:rsidR="00035291" w:rsidRPr="00D832F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00DF1166">
+        <w:t xml:space="preserve">jego </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D832F3">
         <w:t xml:space="preserve">dostępności </w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F3">
-        <w:t xml:space="preserve"> PUE</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C7D28">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D832F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C27FDD7" w14:textId="466F8981" w:rsidR="00063449" w:rsidRDefault="00063449" w:rsidP="00D832F3">
       <w:r w:rsidRPr="00063449">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FFAFB1F" wp14:editId="09234387">
             <wp:extent cx="4965955" cy="990651"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="19" name="Obraz 19" descr="Zrzut z ekranu: Okno zatwierdzenia potwierdzenia. Gdy obejrzysz potwierdzenie i upewnisz się, że zakres danych jest zgodny z Twoimi oczekiwaniami, wybierz przycisk [Zatwierdź]. To spowoduje, że dokument zostanie opatrzony kwalifikowaną pieczęcią elektroniczną ZUS. Na stronie pojawi się komunikat informujący o utworzeniu potwierdzenia oraz czasu dostępności w Portalu PUE"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1921,108 +1874,106 @@
       </w:r>
       <w:r>
         <w:t>zmieni wtedy status na „Wydany”. Dokument zawiera kwalifikowaną pieczęć elektroniczną ZUS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B124479" w14:textId="542F9683" w:rsidR="00CF6BCF" w:rsidRPr="00F21BCF" w:rsidRDefault="00063449" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jak wysyłać </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>mailem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D9A78F" w14:textId="6E4C56DD" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00CF6BCF">
+    <w:p w14:paraId="16D9A78F" w14:textId="08584B0F" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00CF6BCF">
       <w:r>
         <w:t xml:space="preserve">Jeśli chcesz wysłać </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e-mailem, nadaj i powtórz hasło, które składa się z przynajmniej </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t>12</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> znaków:</w:t>
+      <w:r w:rsidR="00DF1166">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>znaków:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FDC502" w14:textId="038293E4" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00F45597">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>cyfr,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407BB013" w14:textId="031AFC0F" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00F45597">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>dużych i małych liter,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641E9447" w14:textId="5ADF8582" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00F45597">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">znaku specjalnego, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>znaku specjalnego, np. !</w:t>
+      </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t xml:space="preserve"> lub </w:t>
       </w:r>
       <w:r>
         <w:t>#.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096E1241" w14:textId="6B916767" w:rsidR="00E36515" w:rsidRDefault="00E36515" w:rsidP="00CF6BCF">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BB6C240" wp14:editId="77BC06A8">
             <wp:extent cx="5760720" cy="2751455"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Obraz 11" descr="Zrzut z ekranu: Jak wysłać zaświadczenie mailem. Jeśli chcesz wysłać zaświadczenie e-mailem, nadaj i powtórz hasło, które składa się z przynajmniej 12 znaków:&#10;• cyfr,&#10;• dużych i małych liter,&#10;• znaku specjalnego, np. !%#.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2055,97 +2006,108 @@
                       <a:ext cx="5760720" cy="2751455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4C529" w14:textId="015F2C32" w:rsidR="00CF6BCF" w:rsidRDefault="00CF6BCF" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Hasło jest unikalne dla tej wiadomości i posłuży do otworzenia załącznika, który zostanie wysłany na podany adres e-mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AB581F" w14:textId="77777777" w:rsidR="00E36515" w:rsidRDefault="00F539E8" w:rsidP="00347E6D">
+    <w:p w14:paraId="13AB581F" w14:textId="6C076DA5" w:rsidR="00E36515" w:rsidRDefault="00F539E8" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">System wyśle </w:t>
       </w:r>
       <w:r w:rsidR="00B95C31">
         <w:t xml:space="preserve">zaświadczenie </w:t>
       </w:r>
       <w:r>
-        <w:t>z adresu noreply@zus.pl. Jego nadawcą będzie Zakład</w:t>
+        <w:t xml:space="preserve">z adresu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00CD34F9" w:rsidRPr="000F5DF3">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>noreply@zus.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. Jego nadawcą będzie Zakład</w:t>
       </w:r>
       <w:r w:rsidR="009D1E71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ubezpieczeń Społecznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384F3F9A" w14:textId="5158524D" w:rsidR="00F21BCF" w:rsidRDefault="00E36515" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FC0A828" wp14:editId="0A89E2BF">
             <wp:extent cx="5760720" cy="1565275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Obraz 15" descr="Zrzut z ekranu: Hasło jest unikalne dla tej wiadomości i posłuży do otworzenia załącznika, który zostanie wysłany na podany adres e-mail.&#10;System wyśle zaświadczenie z adresu noreply@zus.pl. Jego nadawcą będzie Zakład Ubezpieczeń Społecznych."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15" name="Obraz 15" descr="Zrzut z ekranu: Hasło jest unikalne dla tej wiadomości i posłuży do otworzenia załącznika, który zostanie wysłany na podany adres e-mail.&#10;System wyśle zaświadczenie z adresu noreply@zus.pl. Jego nadawcą będzie Zakład Ubezpieczeń Społecznych."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1565275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2214,170 +2176,176 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35BFE849" wp14:editId="2C446CB6">
             <wp:extent cx="4457700" cy="6381750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="22" name="Obraz 22" descr="Zrzut z ekranu: Tak będzie wyglądać Twoje zaświadczenie, jeśli w oknie wyboru danych zaznaczyłeś, że chcesz utworzyć zaświadczenie, że jesteś&#10;zgłoszony do ubezpieczeń"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Obraz 22" descr="Zrzut z ekranu: Tak będzie wyglądać Twoje zaświadczenie, jeśli w oknie wyboru danych zaznaczyłeś, że chcesz utworzyć zaświadczenie, że jesteś&#10;zgłoszony do ubezpieczeń"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4457700" cy="6381750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A42EEF" w14:textId="23577D86" w:rsidR="00BD76F4" w:rsidRPr="001808EA" w:rsidRDefault="00BD76F4" w:rsidP="00BD76F4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001808EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ważne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A97F29" w14:textId="59756A49" w:rsidR="00D45526" w:rsidRDefault="00B95C31" w:rsidP="00347E6D">
+    <w:p w14:paraId="13A97F29" w14:textId="3E443FDD" w:rsidR="00D45526" w:rsidRDefault="00B95C31" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="001808EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD76F4" w:rsidRPr="001808EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>to dokument elektroniczny</w:t>
       </w:r>
       <w:r w:rsidR="00BD76F4" w:rsidRPr="001808EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BD76F4">
         <w:t xml:space="preserve"> który jest podpisany kwalifikowaną pieczęcią Zakładu Ubezpieczeń Społecznych</w:t>
       </w:r>
       <w:r w:rsidR="00FC788F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BD76F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC788F">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00BD76F4">
-        <w:t xml:space="preserve">ie wymaga podpisu pracownika ZUS. Dokument jest ważny wyłącznie z widoczną kwalifikowaną pieczęcią elektroniczną ZUS. </w:t>
+        <w:t>ie wymaga podpisu pracownika ZUS. Dokument jest ważny wyłącznie z</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62F5E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD76F4">
+        <w:t xml:space="preserve">widoczną kwalifikowaną pieczęcią elektroniczną ZUS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688016F1" w14:textId="77777777" w:rsidR="00592568" w:rsidRDefault="00592568" w:rsidP="00BD76F4">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26A4A36E" wp14:editId="00543E0E">
             <wp:extent cx="4718050" cy="1953260"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="8" name="Obraz 8" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Obraz 8" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4718050" cy="1953260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2511,238 +2479,330 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="29A97BE9" w14:textId="5329AC9E" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Weryfikacja wystawionego </w:t>
       </w:r>
       <w:r w:rsidR="004E1968">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidR="004E1968" w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t>ze względów bezpieczeństwa odbywa się dwuetapowo</w:t>
       </w:r>
       <w:r w:rsidR="000C7C76">
         <w:t>. Można ją przeprowadzić</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:t xml:space="preserve"> pod adresem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BE2C8D" w14:textId="66036026" w:rsidR="00BD76F4" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
+    <w:bookmarkStart w:id="3" w:name="_Hlk230100374"/>
+    <w:p w14:paraId="69BE2C8D" w14:textId="4D8AD616" w:rsidR="00BD76F4" w:rsidRDefault="00F62F5E" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00633AD4">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F62F5E">
+        <w:instrText>https://www.zus.pl/ezus/wyszukiwarka-potwierdzen</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000F5DF3">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+        </w:rPr>
+        <w:t>https://www.zus.pl/ezus/wyszukiwarka-potwierdzen</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00BD76F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C8F16" w14:textId="77777777" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FC0096B" w14:textId="47FF027C" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adres ten znajduje się na </w:t>
       </w:r>
       <w:r w:rsidR="004E1968">
         <w:t>zaświadczeniu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00633AD4" w:rsidRPr="00633AD4">
         <w:t xml:space="preserve">Link do strony umożliwiającej weryfikację znajdziesz też na stronie internetowej </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00633AD4" w:rsidRPr="00032659">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>www.zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00633AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00633AD4" w:rsidRPr="00633AD4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453632CD" w14:textId="1D0F3806" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00F45597">
+    <w:p w14:paraId="453632CD" w14:textId="641A766F" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00F45597">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>w zakładkach [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">w zakładkach [Baza wiedzy] –&gt; [O </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84058">
+        <w:t xml:space="preserve">portalu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C7D28">
         <w:t>eZUS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>] –</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Wyszukiwarka </w:t>
+        <w:t xml:space="preserve">] –&gt;[Wyszukiwarka </w:t>
       </w:r>
       <w:r w:rsidR="004E1968">
         <w:t>zaświadczeń</w:t>
       </w:r>
       <w:r>
         <w:t>],</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182A5098" w14:textId="023CA494" w:rsidR="00D45526" w:rsidRDefault="00D45526" w:rsidP="00D45526"/>
-    <w:p w14:paraId="56801D6F" w14:textId="3B33450A" w:rsidR="00E36515" w:rsidRDefault="00E36515" w:rsidP="00D45526">
+    <w:p w14:paraId="56801D6F" w14:textId="663E6912" w:rsidR="00E36515" w:rsidRDefault="00E36515" w:rsidP="00D45526"/>
+    <w:p w14:paraId="3D8D3C1C" w14:textId="23326CEB" w:rsidR="005C68DF" w:rsidRDefault="005C68DF" w:rsidP="00D45526">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F715450" wp14:editId="1A4A8ED0">
-[...2 lines deleted...]
-            <wp:docPr id="24" name="Obraz 24" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)/eZUS] –&gt;[Wyszukiwarka zaświadczeń],"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A7A5341" wp14:editId="5ABC4E6B">
+            <wp:extent cx="5757545" cy="3538855"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="3" name="Obraz 3" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, wyświetlacz&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="24" name="Obraz 24" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  [Baza wiedzy] –&gt; [O Platformie Usług Elektronicznych (PUE)/eZUS] –&gt;[Wyszukiwarka zaświadczeń],"/>
+                    <pic:cNvPr id="3" name="Obraz 3" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, wyświetlacz&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="2771140"/>
+                      <a:ext cx="5757545" cy="3538855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40415E9B" w14:textId="132CBB26" w:rsidR="00D7527B" w:rsidRPr="00F45597" w:rsidRDefault="00D7527B" w:rsidP="00F45597">
+    <w:p w14:paraId="6E3B2012" w14:textId="77777777" w:rsidR="00796386" w:rsidRPr="00F45597" w:rsidRDefault="00796386" w:rsidP="00796386">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="391" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F45597">
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>z poziomu Wyszukiwarek i usług</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C76766">
+        <w:t xml:space="preserve">z poziomu </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>kafelka [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45597">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wyszukiwar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45597">
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i usług</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Lato-Regular"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>i].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F15E5F9" w14:textId="77777777" w:rsidR="00796386" w:rsidRDefault="00796386" w:rsidP="00D45526"/>
+    <w:p w14:paraId="76FC3C42" w14:textId="5F77A215" w:rsidR="00796386" w:rsidRDefault="00796386" w:rsidP="00D45526">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B91E5D6" wp14:editId="772AECEC">
+            <wp:extent cx="5759450" cy="4254500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="28" name="Obraz 28" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  Wyszukiwarki i usługi"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="28" name="Obraz 28" descr="Zrzut z ekranu: Wyszukiwarka zaświadczeń z poziomu strony internetowej i zakładki  Wyszukiwarki i usługi"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5759450" cy="4254500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A7D939" w14:textId="4368871D" w:rsidR="00063449" w:rsidRDefault="00063449" w:rsidP="00063449">
       <w:pPr>
         <w:spacing w:after="0" w:line="391" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1444CB" w14:textId="77777777" w:rsidR="00C91B40" w:rsidRPr="00D7527B" w:rsidRDefault="00C91B40" w:rsidP="00063449">
+    <w:p w14:paraId="1C1444CB" w14:textId="07141DF4" w:rsidR="00C91B40" w:rsidRPr="00D7527B" w:rsidRDefault="00C91B40" w:rsidP="00063449">
       <w:pPr>
         <w:spacing w:after="0" w:line="391" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Lato-Regular"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B3FD372" w14:textId="6BE50F79" w:rsidR="00E876BD" w:rsidRDefault="00BA5F78" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA5F78">
         <w:t xml:space="preserve">Aby zweryfikować autentyczność </w:t>
       </w:r>
       <w:r w:rsidR="004E1968">
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E876BD">
         <w:t>potrzebujesz następujących danych</w:t>
       </w:r>
@@ -2828,527 +2888,536 @@
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>identyfikatora</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056522C">
         <w:t>ubezpieczonego</w:t>
       </w:r>
       <w:r w:rsidR="00BA5F78" w:rsidRPr="00BA5F78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E634B00" w14:textId="0E788D1D" w:rsidR="00063449" w:rsidRDefault="00063449" w:rsidP="00BA5F78"/>
     <w:p w14:paraId="1BDB3C22" w14:textId="053ADF5E" w:rsidR="009A36ED" w:rsidRDefault="009A36ED" w:rsidP="009A36ED">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="597668F9" wp14:editId="0B6B9051">
             <wp:extent cx="4480560" cy="6309360"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="25" name="Obraz 25" descr="Zrzut z ekranu: Aby zweryfikować autentyczność zaświadczenia, potrzebujesz następujących danych&#10;z dokumentu:&#10;1) znaku,&#10;2) daty wystawienia zaświadczenia,&#10;3) daty z treści zaświadczenia – „stan na”,&#10;4) identyfikatora ubezpieczonego.&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="25" name="Obraz 25" descr="Zrzut z ekranu: Aby zweryfikować autentyczność zaświadczenia, potrzebujesz następujących danych&#10;z dokumentu:&#10;1) znaku,&#10;2) daty wystawienia zaświadczenia,&#10;3) daty z treści zaświadczenia – „stan na”,&#10;4) identyfikatora ubezpieczonego.&#10;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4480560" cy="6309360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A764B15" w14:textId="149714CC" w:rsidR="00BA5F78" w:rsidRPr="00BA5F78" w:rsidRDefault="00BA5F78" w:rsidP="00BA5F78"/>
     <w:p w14:paraId="7B017A6A" w14:textId="7C8DE494" w:rsidR="00BA5F78" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Krok 1. Wyszukiwanie </w:t>
       </w:r>
       <w:r w:rsidR="004E1968">
         <w:t>zaświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D14473E" w14:textId="58F3125F" w:rsidR="00BA5F78" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
+    <w:p w14:paraId="3D14473E" w14:textId="2BE57A12" w:rsidR="00BA5F78" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Aby potwierdzić autentyczność wystawionego </w:t>
       </w:r>
       <w:r w:rsidR="004E1968">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zaświadczenia</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, podaj jego znak i datę wystawienia. Następnie wybierz przycisk </w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Wyszukaj </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E1968">
+        <w:t>[Wyszukaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00462BFB">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>zaświadczenie</w:t>
+        <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00633AD4">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E63F582" w14:textId="47BBB7DB" w:rsidR="00D02540" w:rsidRDefault="00D02540" w:rsidP="00BA5F78"/>
-    <w:p w14:paraId="74ED1EC0" w14:textId="3D1DC6A3" w:rsidR="009A36ED" w:rsidRPr="00633AD4" w:rsidRDefault="009A36ED" w:rsidP="00BA5F78">
+    <w:p w14:paraId="74ED1EC0" w14:textId="1D88C3B5" w:rsidR="009A36ED" w:rsidRDefault="009A36ED" w:rsidP="00BA5F78"/>
+    <w:p w14:paraId="0096EB40" w14:textId="2C5F0FFC" w:rsidR="005C68DF" w:rsidRPr="00633AD4" w:rsidRDefault="005C68DF" w:rsidP="00BA5F78">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0358CADE" wp14:editId="4502CC92">
-[...2 lines deleted...]
-            <wp:docPr id="26" name="Obraz 26" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj zaświadczenie]."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D6B874B" wp14:editId="703FCD85">
+            <wp:extent cx="5757545" cy="2870200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="4" name="Obraz 4" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj dokument]."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="26" name="Obraz 26" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj zaświadczenie]."/>
-[...292 lines deleted...]
-                    <pic:cNvPr id="28" name="Obraz 28" descr="Zrzut z ekranu: Weryfikacja potwierdzenia. Uzupełnij pola na podstawie zaświadczenia: &#10;1. Wpisz datę lub wybierz ją z kalendarza, &#10;2. Podaj co najmniej jeden identyfikator ubezpieczonego. &#10;3. Wybierz rodzaj swojej instytucji. &#10;Kliknij [Weryfikuj i pobierz zaświadczenie].&#10;"/>
+                    <pic:cNvPr id="4" name="Obraz 4" descr="Zrzut z ekranu: Wyszukiwanie zaświadczenia. Aby potwierdzić autentyczność wystawionego zaświadczenia, podaj jego znak i datę wystawienia. Następnie wybierz przycisk [Wyszukaj dokument]."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5747385" cy="2731135"/>
+                      <a:ext cx="5757545" cy="2870200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4DFDD895" w14:textId="3EBEAC1D" w:rsidR="00BD76F4" w:rsidRDefault="00BD76F4" w:rsidP="00BD76F4"/>
+    <w:p w14:paraId="207E2C23" w14:textId="0014BF00" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00633AD4">
+        <w:t xml:space="preserve">Krok 2. Weryfikacja </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1968">
+        <w:t>zaświadczenia</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1968" w:rsidRPr="00633AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B0559F" w14:textId="36F01979" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00347E6D">
+      <w:pPr>
+        <w:pStyle w:val="Pa5"/>
+        <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Lato"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Lato"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzupełnij pola na podstawie </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1968">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Lato"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zaświadczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Lato"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED1BAA8" w14:textId="73728B17" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00F45597">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wpisz datę</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F5D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub wybierz ją z kalendarza</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC788F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF2AFA6" w14:textId="4E55FAD1" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00F45597">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podaj co najmniej jeden identyfikator </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1449C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ubezpieczonego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F494D5F" w14:textId="77777777" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00F45597">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wybierz rodzaj swojej instytucji. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A29F5B9" w14:textId="77777777" w:rsidR="00633AD4" w:rsidRPr="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764CE2A2" w14:textId="2A49E767" w:rsidR="00633AD4" w:rsidRDefault="00633AD4" w:rsidP="00633AD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kliknij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00462BFB">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Sprawdź i pobierz dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633AD4">
+        <w:rPr>
+          <w:rFonts w:cs="Lato"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B48118D" w14:textId="3E4632FD" w:rsidR="00D02540" w:rsidRDefault="00D02540" w:rsidP="00633AD4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3C4CC3" w14:textId="703F28CA" w:rsidR="00386904" w:rsidRDefault="00386904" w:rsidP="00633AD4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACB52D9" w14:textId="538C1F53" w:rsidR="00784A61" w:rsidRPr="00633AD4" w:rsidRDefault="00784A61" w:rsidP="00633AD4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3165CE7E" wp14:editId="5FD54A8D">
+            <wp:extent cx="5757545" cy="5520055"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="5" name="Obraz 5" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, numer&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Obraz 5" descr="Obraz zawierający tekst, zrzut ekranu, oprogramowanie, numer&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5757545" cy="5520055"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7FB26721" w14:textId="6A738C0F" w:rsidR="007769C2" w:rsidRDefault="007769C2" w:rsidP="00BA5F78"/>
     <w:p w14:paraId="6B136472" w14:textId="1AF4DDEE" w:rsidR="00BD76F4" w:rsidRDefault="00813A16" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">W wyszukiwarce możesz zweryfikować </w:t>
       </w:r>
       <w:r w:rsidR="00FC788F">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">utworzone przez Ciebie </w:t>
       </w:r>
       <w:r w:rsidR="004E1968">
         <w:rPr>
@@ -3363,51 +3432,50 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i pobrać je w formacie PDF. System podpisze je kwalifikowaną pieczęcią elektroniczną ZUS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1E9DAE" w14:textId="3EF2AC8F" w:rsidR="00D7527B" w:rsidRPr="00D7527B" w:rsidRDefault="004E1968" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Zaświadczenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7527B">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7527B" w:rsidRPr="00D7527B">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>nie zostanie wyszukane</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D7527B" w:rsidRPr="00D7527B">
         <w:rPr>
@@ -3603,100 +3671,91 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">okres ważności certyfikatu, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16091B29" w14:textId="1B607859" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="00F45597">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">potwierdzenie, że certyfikat został wydany dla Zakładu Ubezpieczeń Społecznych, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7663B096" w14:textId="6CB84162" w:rsidR="00813A16" w:rsidRPr="00813A16" w:rsidRDefault="00813A16" w:rsidP="00F45597">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informacj</w:t>
       </w:r>
       <w:r w:rsidR="00C76766">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> czy dokument podpisany pieczęcią został zmieniony. </w:t>
+        <w:t xml:space="preserve">, czy dokument podpisany pieczęcią został zmieniony. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697A54C7" w14:textId="77777777" w:rsidR="00813A16" w:rsidRDefault="00813A16" w:rsidP="00347E6D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33651B48" w14:textId="7A70640C" w:rsidR="007E5102" w:rsidRDefault="00813A16" w:rsidP="00347E6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:rFonts w:cs="Lato"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3720,51 +3779,51 @@
     </w:p>
     <w:p w14:paraId="48D46941" w14:textId="44BB21E9" w:rsidR="007E5102" w:rsidRDefault="00813A16" w:rsidP="007E5102">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A10C3BB" wp14:editId="7E2B1A66">
             <wp:extent cx="4718050" cy="1953260"/>
             <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
             <wp:docPr id="43" name="Obraz 43" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="43" name="Obraz 43" descr="Zrzut z ekranu: Kwalifikowana Pieczęć Elektroniczna"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4718050" cy="1953260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3797,108 +3856,107 @@
       <w:r w:rsidRPr="00813A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528F43C1" wp14:editId="0D291C75">
             <wp:extent cx="4893945" cy="2304415"/>
             <wp:effectExtent l="0" t="0" r="1905" b="635"/>
             <wp:docPr id="20" name="Obraz 20" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Obraz 20" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4893945" cy="2304415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BD6BE9" w14:textId="77777777" w:rsidR="007E5102" w:rsidRDefault="00D42B10" w:rsidP="00990CBB">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA5CFCB" wp14:editId="20F085C5">
             <wp:extent cx="4638040" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="21" name="Obraz 21" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="21" name="Obraz 21" descr="Zrzut z ekranu: Wybierz [Właściwości podpisu]"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4638040" cy="2070100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3922,51 +3980,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F70860" wp14:editId="7F513526">
             <wp:extent cx="5208270" cy="5361940"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="23" name="Obraz 23" descr="Zrzut z ekranu: Wybierz [Weryfikuj podpis]"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="23" name="Obraz 23" descr="Zrzut z ekranu: Wybierz [Weryfikuj podpis]"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5208270" cy="5361940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6348,179 +6406,196 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1201013142">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2023777839">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1098791965">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2034450376">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="634484318">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1515336643">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E5102"/>
+    <w:rsid w:val="00000A4F"/>
     <w:rsid w:val="00035291"/>
     <w:rsid w:val="00040E71"/>
     <w:rsid w:val="00052644"/>
     <w:rsid w:val="00063449"/>
     <w:rsid w:val="00074D8B"/>
     <w:rsid w:val="00092A5E"/>
     <w:rsid w:val="000C7C76"/>
     <w:rsid w:val="00155489"/>
     <w:rsid w:val="00167FE9"/>
     <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00191663"/>
     <w:rsid w:val="001A0C6D"/>
     <w:rsid w:val="001A49A4"/>
     <w:rsid w:val="001E6C43"/>
     <w:rsid w:val="001F7458"/>
     <w:rsid w:val="0023458E"/>
     <w:rsid w:val="00234792"/>
     <w:rsid w:val="002D64C1"/>
     <w:rsid w:val="00347E6D"/>
     <w:rsid w:val="0036011D"/>
     <w:rsid w:val="00386904"/>
     <w:rsid w:val="00387628"/>
     <w:rsid w:val="003B287F"/>
     <w:rsid w:val="003F1F8A"/>
     <w:rsid w:val="00431357"/>
     <w:rsid w:val="00440612"/>
     <w:rsid w:val="00456EF9"/>
+    <w:rsid w:val="00462BFB"/>
     <w:rsid w:val="0047113B"/>
     <w:rsid w:val="00493BAD"/>
     <w:rsid w:val="00493DDD"/>
     <w:rsid w:val="004E1968"/>
     <w:rsid w:val="004F1660"/>
     <w:rsid w:val="005020D4"/>
     <w:rsid w:val="0051772E"/>
     <w:rsid w:val="00537A4E"/>
     <w:rsid w:val="00554A70"/>
     <w:rsid w:val="0056522C"/>
     <w:rsid w:val="005777C2"/>
     <w:rsid w:val="00592568"/>
+    <w:rsid w:val="005C68DF"/>
     <w:rsid w:val="005D2CCF"/>
     <w:rsid w:val="00613EB3"/>
     <w:rsid w:val="00633AD4"/>
     <w:rsid w:val="00634FDF"/>
+    <w:rsid w:val="0068199F"/>
     <w:rsid w:val="006A7D43"/>
     <w:rsid w:val="006C7D28"/>
     <w:rsid w:val="00756A56"/>
     <w:rsid w:val="007769C2"/>
     <w:rsid w:val="0078035A"/>
+    <w:rsid w:val="00784A61"/>
     <w:rsid w:val="00785E59"/>
+    <w:rsid w:val="00796386"/>
     <w:rsid w:val="007E5102"/>
     <w:rsid w:val="00813A16"/>
     <w:rsid w:val="00826BAA"/>
+    <w:rsid w:val="008816AA"/>
     <w:rsid w:val="008B2F5D"/>
     <w:rsid w:val="008D1778"/>
     <w:rsid w:val="008D7636"/>
     <w:rsid w:val="00916607"/>
     <w:rsid w:val="00930938"/>
+    <w:rsid w:val="00975A67"/>
     <w:rsid w:val="009847C5"/>
     <w:rsid w:val="00990CBB"/>
     <w:rsid w:val="009A201A"/>
     <w:rsid w:val="009A36ED"/>
     <w:rsid w:val="009A6AF0"/>
     <w:rsid w:val="009C1489"/>
     <w:rsid w:val="009C5567"/>
     <w:rsid w:val="009D1E71"/>
     <w:rsid w:val="009E529D"/>
     <w:rsid w:val="009E52F7"/>
     <w:rsid w:val="00A05477"/>
     <w:rsid w:val="00A11B82"/>
     <w:rsid w:val="00A23429"/>
     <w:rsid w:val="00A27B0E"/>
     <w:rsid w:val="00A372DD"/>
     <w:rsid w:val="00A44579"/>
     <w:rsid w:val="00A72A1E"/>
+    <w:rsid w:val="00A84058"/>
     <w:rsid w:val="00AC0596"/>
     <w:rsid w:val="00AF46D0"/>
     <w:rsid w:val="00B04054"/>
     <w:rsid w:val="00B22BD6"/>
     <w:rsid w:val="00B5135E"/>
     <w:rsid w:val="00B560E4"/>
     <w:rsid w:val="00B901A8"/>
     <w:rsid w:val="00B93CB9"/>
     <w:rsid w:val="00B95C31"/>
     <w:rsid w:val="00BA5F78"/>
     <w:rsid w:val="00BD76F4"/>
+    <w:rsid w:val="00BE1111"/>
     <w:rsid w:val="00BE5C69"/>
     <w:rsid w:val="00C1048C"/>
     <w:rsid w:val="00C149B5"/>
     <w:rsid w:val="00C22F82"/>
     <w:rsid w:val="00C573EE"/>
     <w:rsid w:val="00C76766"/>
     <w:rsid w:val="00C91B40"/>
     <w:rsid w:val="00CA18DB"/>
     <w:rsid w:val="00CC3931"/>
+    <w:rsid w:val="00CD34F9"/>
     <w:rsid w:val="00CF6BCF"/>
     <w:rsid w:val="00D02540"/>
     <w:rsid w:val="00D41AA1"/>
     <w:rsid w:val="00D42B10"/>
     <w:rsid w:val="00D45526"/>
     <w:rsid w:val="00D650BD"/>
     <w:rsid w:val="00D7527B"/>
     <w:rsid w:val="00D832F3"/>
     <w:rsid w:val="00DB653C"/>
+    <w:rsid w:val="00DF1166"/>
     <w:rsid w:val="00E1449C"/>
+    <w:rsid w:val="00E17E38"/>
     <w:rsid w:val="00E36515"/>
+    <w:rsid w:val="00E81B91"/>
     <w:rsid w:val="00E876BD"/>
     <w:rsid w:val="00E94F01"/>
     <w:rsid w:val="00E976DB"/>
     <w:rsid w:val="00EA2268"/>
     <w:rsid w:val="00F0651D"/>
     <w:rsid w:val="00F110DF"/>
     <w:rsid w:val="00F17DD9"/>
     <w:rsid w:val="00F21BCF"/>
     <w:rsid w:val="00F21C01"/>
     <w:rsid w:val="00F45597"/>
     <w:rsid w:val="00F539E8"/>
+    <w:rsid w:val="00F62F5E"/>
     <w:rsid w:val="00FC788F"/>
     <w:rsid w:val="00FD1261"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -7256,51 +7331,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B287F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.gov.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zus.pl/portal/riu/riuPortalWeryfPotw.npi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl/e-wizyta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.gov.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noreply@zus.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl/e-wizyta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7546,68 +7621,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>8412</Characters>
+  <Pages>15</Pages>
+  <Words>1315</Words>
+  <Characters>7896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9794</CharactersWithSpaces>
+  <CharactersWithSpaces>9193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kuźniar, Maria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>