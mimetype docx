--- v0 (2025-10-09)
+++ v1 (2026-08-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="267550DB" w14:textId="77777777" w:rsidR="00000687" w:rsidRPr="00896C5F" w:rsidRDefault="00000687" w:rsidP="00000687">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DABB45A" w14:textId="77777777" w:rsidR="00962CF0" w:rsidRDefault="001A0768" w:rsidP="00000687">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962CF0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">WNIOSEK </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F32D5E2" w14:textId="77777777" w:rsidR="00962CF0" w:rsidRPr="003B7494" w:rsidRDefault="001A0768" w:rsidP="00962CF0">
@@ -118,57 +118,57 @@
     <w:p w14:paraId="7BFC2187" w14:textId="77777777" w:rsidR="00962CF0" w:rsidRPr="00962CF0" w:rsidRDefault="00962CF0" w:rsidP="00962CF0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="0070C0"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3106"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1378"/>
+        <w:gridCol w:w="2998"/>
+        <w:gridCol w:w="2934"/>
+        <w:gridCol w:w="354"/>
+        <w:gridCol w:w="1337"/>
         <w:gridCol w:w="81"/>
         <w:gridCol w:w="119"/>
-        <w:gridCol w:w="1428"/>
+        <w:gridCol w:w="1393"/>
       </w:tblGrid>
       <w:tr w:rsidR="00361045" w:rsidRPr="00962CF0" w14:paraId="6C3D868E" w14:textId="77777777" w:rsidTr="003B7494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="129F424A" w14:textId="77777777" w:rsidR="00361045" w:rsidRPr="00962CF0" w:rsidRDefault="00092368" w:rsidP="00092368">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -216,82 +216,81 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092368">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Rodzaj współpracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ECFB5C8" w14:textId="77777777" w:rsidR="00092368" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00092368">
+          <w:p w14:paraId="6ECFB5C8" w14:textId="77777777" w:rsidR="00092368" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00092368">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="552"/>
                 <w:tab w:val="left" w:pos="2106"/>
                 <w:tab w:val="left" w:pos="3774"/>
                 <w:tab w:val="left" w:pos="5214"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="141550822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00092368">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00092368" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317DA076" w14:textId="77777777" w:rsidR="00092368" w:rsidRPr="001A0768" w:rsidRDefault="00092368" w:rsidP="00092368">
             <w:pPr>
               <w:tabs>
@@ -324,75 +323,74 @@
                 <w:tab w:val="left" w:pos="552"/>
                 <w:tab w:val="left" w:pos="2106"/>
                 <w:tab w:val="left" w:pos="3774"/>
                 <w:tab w:val="left" w:pos="5214"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73A8ADAC" w14:textId="77777777" w:rsidR="00092368" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="002358E5">
+          <w:p w14:paraId="73A8ADAC" w14:textId="77777777" w:rsidR="00092368" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="002358E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-1557458249"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00092368" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="291B8829" w14:textId="77777777" w:rsidR="00092368" w:rsidRPr="00962CF0" w:rsidRDefault="00092368" w:rsidP="002358E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="552"/>
                 <w:tab w:val="left" w:pos="2106"/>
                 <w:tab w:val="left" w:pos="3774"/>
                 <w:tab w:val="left" w:pos="5214"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -466,82 +464,81 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Warianty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4809" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7934E442" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="003B26E1" w:rsidP="00092368">
+          <w:p w14:paraId="7934E442" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="00000000" w:rsidP="00092368">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="552"/>
                 <w:tab w:val="left" w:pos="2106"/>
                 <w:tab w:val="left" w:pos="3774"/>
                 <w:tab w:val="left" w:pos="5214"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="1845201449"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -591,83 +588,82 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">przedsięwzięcia (do 15 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>min.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2806D1D7" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00735BFD">
+          <w:p w14:paraId="2806D1D7" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00735BFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="552"/>
                 <w:tab w:val="left" w:pos="2106"/>
                 <w:tab w:val="left" w:pos="3774"/>
                 <w:tab w:val="left" w:pos="5214"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="50822962"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> wystąpienie Prezes</w:t>
             </w:r>
             <w:r w:rsidR="00187DD5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -709,82 +705,81 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">lenarnej </w:t>
             </w:r>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>z wykładem/prezentacją</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28ACF2A8" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="003B26E1" w:rsidP="00092368">
+          <w:p w14:paraId="28ACF2A8" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="00000000" w:rsidP="00092368">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="552"/>
                 <w:tab w:val="left" w:pos="2106"/>
                 <w:tab w:val="left" w:pos="3774"/>
                 <w:tab w:val="left" w:pos="5214"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-476916940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -834,82 +829,81 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>otwarcia przedsięwzięcia (do 15 min.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49538CD0" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="003B26E1" w:rsidP="00092368">
+          <w:p w14:paraId="49538CD0" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="00000000" w:rsidP="00092368">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="552"/>
                 <w:tab w:val="left" w:pos="2106"/>
                 <w:tab w:val="left" w:pos="3774"/>
                 <w:tab w:val="left" w:pos="5214"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="329723727"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -985,134 +979,132 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>prezentacją</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69B6D663" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00092368">
+          <w:p w14:paraId="69B6D663" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00092368">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-698240354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>inne, jakie………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="264B748D" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00735BFD">
+          <w:p w14:paraId="264B748D" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00735BFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="666524797"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie dotyczy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E383B" w:rsidRPr="00962CF0" w14:paraId="02628D17" w14:textId="77777777" w:rsidTr="003B7494">
@@ -1368,181 +1360,178 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Rodzaj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6356" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC461E7" w14:textId="77777777" w:rsidR="000A64D1" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00C63A47">
+          <w:p w14:paraId="4EC461E7" w14:textId="77777777" w:rsidR="000A64D1" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00C63A47">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="462393135"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007663C9" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A64D1" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> konferencja</w:t>
             </w:r>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-504060055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007663C9" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007663C9" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>warsztaty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EECCCCF" w14:textId="77777777" w:rsidR="000A64D1" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00C63A47">
+          <w:p w14:paraId="5EECCCCF" w14:textId="77777777" w:rsidR="000A64D1" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00C63A47">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="501558232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007663C9" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007663C9" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A64D1" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -1562,100 +1551,98 @@
             </w:r>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-13074369"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007663C9" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> impreza plenerowa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D79FEA3" w14:textId="77777777" w:rsidR="000A64D1" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00C63A47">
+          <w:p w14:paraId="3D79FEA3" w14:textId="77777777" w:rsidR="000A64D1" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00C63A47">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-2010130267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007663C9" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A64D1" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> inne, (jakie:…………………………………………..)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC0087" w:rsidRPr="00962CF0" w14:paraId="199D40C6" w14:textId="77777777" w:rsidTr="003B7494">
@@ -1666,218 +1653,214 @@
           <w:p w14:paraId="549AE47A" w14:textId="77777777" w:rsidR="00CC0087" w:rsidRPr="00962CF0" w:rsidRDefault="004E383B" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Zasięg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6356" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="553BFC87" w14:textId="77777777" w:rsidR="004E383B" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00C63A47">
+          <w:p w14:paraId="553BFC87" w14:textId="77777777" w:rsidR="004E383B" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00C63A47">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-1717805341"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F364E" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004E383B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> międzynarodowy     </w:t>
             </w:r>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="1486823922"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F364E" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> ogólnopolski     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7953A992" w14:textId="77777777" w:rsidR="00CC0087" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00C63A47">
+          <w:p w14:paraId="7953A992" w14:textId="77777777" w:rsidR="00CC0087" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00C63A47">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="-2102482689"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F364E" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004E383B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> regionalny     </w:t>
             </w:r>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:id w:val="1410118401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F364E" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="pl-PL"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C63A47" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> lokalny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC0087" w:rsidRPr="00962CF0" w14:paraId="6E03FFCA" w14:textId="77777777" w:rsidTr="003B7494">
@@ -1936,142 +1919,140 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Czy wydarzenie ma charakter cykliczny?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77C81EF8" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00204EC4">
+          <w:p w14:paraId="77C81EF8" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00204EC4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1328750585"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak, ………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5358FED6" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="001B024E" w:rsidRDefault="00A2059B" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B024E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(należy wskazać dane szczegółowe, np. liczba edycji, okres trwania całego przedsięwzięcia)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18354391" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="00A2059B" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E6DD3C3" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="001A0768">
+          <w:p w14:paraId="4E6DD3C3" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1264682098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A2059B" w:rsidRPr="00962CF0" w14:paraId="04C5EE65" w14:textId="77777777" w:rsidTr="003B7494">
         <w:trPr>
           <w:trHeight w:val="919"/>
         </w:trPr>
@@ -2083,142 +2064,140 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Czy wystąpiono o objęcie przedsięwzięcia patronatem do innych instytucji?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="769EA4E6" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="003B68C5">
+          <w:p w14:paraId="769EA4E6" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="003B68C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-264000355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak, ……………………………… </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F29017E" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="001B024E" w:rsidRDefault="00A2059B" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B024E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(należy wymienić instytucje oraz poinformować, które z nich udzieliły już patronatów)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="232B1505" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="00A2059B" w:rsidP="003B68C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46D216EA" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="003B68C5">
+          <w:p w14:paraId="46D216EA" w14:textId="77777777" w:rsidR="00A2059B" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="003B68C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-603196828"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A2059B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B7494" w:rsidRPr="00962CF0" w14:paraId="16DE7ED9" w14:textId="77777777" w:rsidTr="003B7494">
         <w:trPr>
           <w:trHeight w:val="919"/>
         </w:trPr>
@@ -2327,122 +2306,120 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Czy udział w przedsięwzięciu jest odpłatny?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3044B9F0" w14:textId="77777777" w:rsidR="009E152B" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00A2059B">
+          <w:p w14:paraId="3044B9F0" w14:textId="77777777" w:rsidR="009E152B" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00A2059B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2050980936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E152B" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E152B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="579DF9D0" w14:textId="77777777" w:rsidR="009E152B" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="001A0768">
+          <w:p w14:paraId="579DF9D0" w14:textId="77777777" w:rsidR="009E152B" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="980964476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E152B" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E152B" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930094" w:rsidRPr="00962CF0" w14:paraId="4DBA13BC" w14:textId="77777777" w:rsidTr="003B7494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
@@ -2469,123 +2446,121 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">osiągnięcie zysku finansowego z </w:t>
             </w:r>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>przedsięwzięcia?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3326C0B0" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00A2059B">
+          <w:p w14:paraId="3326C0B0" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00A2059B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1512898127"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70BAEA44" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="001A0768">
+          <w:p w14:paraId="70BAEA44" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1627470627"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930094" w:rsidRPr="00962CF0" w14:paraId="2C2D23F6" w14:textId="77777777" w:rsidTr="003B7494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
@@ -2698,137 +2673,135 @@
               </w:rPr>
               <w:t xml:space="preserve">przedstawicieli </w:t>
             </w:r>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Zakładu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A118FD2" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00A2059B">
+          <w:p w14:paraId="3A118FD2" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00A2059B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1661540689"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak……………….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EC74C8C" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="001B024E" w:rsidRDefault="00930094" w:rsidP="00A2059B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B024E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(należy wskazać liczbę osób)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ED067DB" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="001A0768">
+          <w:p w14:paraId="4ED067DB" w14:textId="77777777" w:rsidR="00930094" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="001A0768">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1442217104"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00930094" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00930094" w:rsidRPr="00962CF0" w14:paraId="7F95104A" w14:textId="77777777" w:rsidTr="003B7494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9462" w:type="dxa"/>
@@ -3331,138 +3304,136 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Współorganizatorzy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4728" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C231926" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="001E383E">
+          <w:p w14:paraId="6C231926" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="001E383E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1541239525"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1988C463" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="009D509C" w:rsidRDefault="00735BFD" w:rsidP="001E383E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00092368">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(należy wymienić współorganizatorów)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EE2CDED" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00735BFD">
+          <w:p w14:paraId="2EE2CDED" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00735BFD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-178358967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E02CD45" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="00735BFD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3506,71 +3477,70 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Partnerzy medialni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4728" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="376D7A43" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="001E383E">
+          <w:p w14:paraId="376D7A43" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="001E383E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2040388674"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DF831D4" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00092368" w:rsidRDefault="00735BFD" w:rsidP="001E383E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3590,71 +3560,70 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54150F55" w14:textId="77777777" w:rsidR="009D509C" w:rsidRPr="00962CF0" w:rsidRDefault="009D509C" w:rsidP="001E383E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46FA0EBD" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="009D509C" w:rsidRDefault="003B26E1" w:rsidP="00735BFD">
+          <w:p w14:paraId="46FA0EBD" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="009D509C" w:rsidRDefault="00000000" w:rsidP="00735BFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="661431840"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00735BFD" w:rsidRPr="00962CF0" w14:paraId="05AB6BC1" w14:textId="77777777" w:rsidTr="003B7494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
@@ -3767,137 +3736,135 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>informacyjno-edukacyjnego</w:t>
             </w:r>
             <w:r w:rsidRPr="00735BFD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zakładu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4728" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D49FA56" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00735BFD" w:rsidRDefault="003B26E1" w:rsidP="00735BFD">
+          <w:p w14:paraId="7D49FA56" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00735BFD" w:rsidRDefault="00000000" w:rsidP="00735BFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-948243693"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00735BFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00735BFD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00735BFD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A15A1F7" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="00735BFD" w:rsidP="002900E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AF349C9" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00735BFD" w:rsidRDefault="003B26E1" w:rsidP="00735BFD">
+          <w:p w14:paraId="4AF349C9" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRPr="00735BFD" w:rsidRDefault="00000000" w:rsidP="00735BFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1070617815"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00735BFD" w:rsidRPr="00735BFD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00735BFD" w:rsidRPr="00735BFD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="726281AD" w14:textId="77777777" w:rsidR="00735BFD" w:rsidRDefault="00735BFD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4136,66 +4103,59 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizator oświadcza, że: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B756847" w14:textId="77777777" w:rsidR="001F23F0" w:rsidRPr="00FA36BE" w:rsidRDefault="00F338DB" w:rsidP="001F23F0">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36BE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">W związku z przedsięwzięciem nie będzie prowadził żadnych działań o charakterze promocji produktów, usług i firm w formie, która mogłaby sugerować zaangażowanie i poparcie dla nich </w:t>
             </w:r>
             <w:r w:rsidR="001F23F0" w:rsidRPr="00FA36BE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">przez Prezesa Zakładu lub </w:t>
-[...7 lines deleted...]
-              <w:t>Zakład</w:t>
+              <w:t>przez Prezesa Zakładu lub Zakład</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA36BE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="422E434F" w14:textId="77777777" w:rsidR="001F23F0" w:rsidRPr="00FA36BE" w:rsidRDefault="00F338DB" w:rsidP="001F23F0">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA36BE">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -4420,103 +4380,101 @@
               <w:t>ZAŁĄCZNIKI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18923048" w14:textId="77777777" w:rsidR="00F219E7" w:rsidRPr="00962CF0" w:rsidRDefault="00F219E7" w:rsidP="002900E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F219E7" w:rsidRPr="00962CF0" w14:paraId="54AED92A" w14:textId="77777777" w:rsidTr="003B7494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9462" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77F76B92" w14:textId="77777777" w:rsidR="00F219E7" w:rsidRPr="00962CF0" w:rsidRDefault="003B26E1" w:rsidP="00F219E7">
+          <w:p w14:paraId="77F76B92" w14:textId="77777777" w:rsidR="00F219E7" w:rsidRPr="00962CF0" w:rsidRDefault="00000000" w:rsidP="00F219E7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-477685187"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F219E7" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F219E7" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> program            </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-59872287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F219E7" w:rsidRPr="00962CF0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F219E7" w:rsidRPr="00962CF0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> inne, jakie………………(</w:t>
             </w:r>
             <w:r w:rsidR="00D632FB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">należy wymienić rodzaj </w:t>
             </w:r>
@@ -4624,117 +4582,117 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00187DD5" w:rsidRPr="00187DD5">
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="dark2"/>
         </w:rPr>
         <w:t>https://www.zus.pl/o-zus/o-nas/patronaty-zus</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E279FB" w:rsidRPr="00962CF0" w:rsidSect="00E279FB">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F1951A7" w14:textId="77777777" w:rsidR="003B26E1" w:rsidRDefault="003B26E1" w:rsidP="00962CF0">
+    <w:p w14:paraId="4F761966" w14:textId="77777777" w:rsidR="0071410D" w:rsidRDefault="0071410D" w:rsidP="00962CF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FD37CCB" w14:textId="77777777" w:rsidR="003B26E1" w:rsidRDefault="003B26E1" w:rsidP="00962CF0">
+    <w:p w14:paraId="5C2C432A" w14:textId="77777777" w:rsidR="0071410D" w:rsidRDefault="0071410D" w:rsidP="00962CF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1240005932"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="24B4E790" w14:textId="77777777" w:rsidR="00896C5F" w:rsidRPr="00896C5F" w:rsidRDefault="00896C5F">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00896C5F">
@@ -4763,76 +4721,76 @@
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00896C5F">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B2450AF" w14:textId="77777777" w:rsidR="00962CF0" w:rsidRDefault="00962CF0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BCF962A" w14:textId="77777777" w:rsidR="003B26E1" w:rsidRDefault="003B26E1" w:rsidP="00962CF0">
+    <w:p w14:paraId="56201C54" w14:textId="77777777" w:rsidR="0071410D" w:rsidRDefault="0071410D" w:rsidP="00962CF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78665CF6" w14:textId="77777777" w:rsidR="003B26E1" w:rsidRDefault="003B26E1" w:rsidP="00962CF0">
+    <w:p w14:paraId="7084101E" w14:textId="77777777" w:rsidR="0071410D" w:rsidRDefault="0071410D" w:rsidP="00962CF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C972473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17EC3C0C"/>
     <w:lvl w:ilvl="0" w:tplc="2064EFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5115,84 +5073,84 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="68233984">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1030885331">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="488179095">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A0768"/>
     <w:rsid w:val="00000687"/>
     <w:rsid w:val="0000124A"/>
     <w:rsid w:val="00007601"/>
     <w:rsid w:val="00056E4D"/>
     <w:rsid w:val="00092368"/>
     <w:rsid w:val="000A5671"/>
     <w:rsid w:val="000A5AA5"/>
     <w:rsid w:val="000A5BC2"/>
     <w:rsid w:val="000A64D1"/>
     <w:rsid w:val="000E6103"/>
     <w:rsid w:val="00106057"/>
     <w:rsid w:val="001541CA"/>
     <w:rsid w:val="00187DD5"/>
     <w:rsid w:val="001A0768"/>
     <w:rsid w:val="001A344A"/>
     <w:rsid w:val="001B024E"/>
     <w:rsid w:val="001C52B1"/>
     <w:rsid w:val="001C59A3"/>
     <w:rsid w:val="001E383E"/>
     <w:rsid w:val="001F23F0"/>
     <w:rsid w:val="002015B5"/>
     <w:rsid w:val="002016AE"/>
@@ -5219,120 +5177,126 @@
     <w:rsid w:val="003F364E"/>
     <w:rsid w:val="003F48F4"/>
     <w:rsid w:val="0040308A"/>
     <w:rsid w:val="00410624"/>
     <w:rsid w:val="0044171F"/>
     <w:rsid w:val="00446D40"/>
     <w:rsid w:val="0047296D"/>
     <w:rsid w:val="004849C8"/>
     <w:rsid w:val="004975B0"/>
     <w:rsid w:val="004E383B"/>
     <w:rsid w:val="00513837"/>
     <w:rsid w:val="0053412C"/>
     <w:rsid w:val="005A74ED"/>
     <w:rsid w:val="005B0F96"/>
     <w:rsid w:val="005E3694"/>
     <w:rsid w:val="006401F3"/>
     <w:rsid w:val="006416F1"/>
     <w:rsid w:val="00643547"/>
     <w:rsid w:val="00650784"/>
     <w:rsid w:val="00652685"/>
     <w:rsid w:val="0066781F"/>
     <w:rsid w:val="006934A3"/>
     <w:rsid w:val="006A6675"/>
     <w:rsid w:val="006E6334"/>
     <w:rsid w:val="006F4B47"/>
+    <w:rsid w:val="0071410D"/>
     <w:rsid w:val="0073344C"/>
     <w:rsid w:val="00735BFD"/>
     <w:rsid w:val="007517F4"/>
     <w:rsid w:val="007663C9"/>
     <w:rsid w:val="00782A58"/>
     <w:rsid w:val="0079002F"/>
     <w:rsid w:val="0079468F"/>
     <w:rsid w:val="007A1211"/>
     <w:rsid w:val="007A3119"/>
     <w:rsid w:val="007A4CB1"/>
     <w:rsid w:val="007B5349"/>
+    <w:rsid w:val="007B60C8"/>
     <w:rsid w:val="007B726A"/>
     <w:rsid w:val="007C1F41"/>
     <w:rsid w:val="007D3C74"/>
     <w:rsid w:val="008021CF"/>
     <w:rsid w:val="008164C3"/>
     <w:rsid w:val="008429A8"/>
     <w:rsid w:val="00862BD9"/>
     <w:rsid w:val="00876E3F"/>
     <w:rsid w:val="00896C5F"/>
     <w:rsid w:val="008C4547"/>
     <w:rsid w:val="00930094"/>
     <w:rsid w:val="0093650C"/>
     <w:rsid w:val="009418C1"/>
     <w:rsid w:val="00962CF0"/>
     <w:rsid w:val="00991A9D"/>
     <w:rsid w:val="00992868"/>
     <w:rsid w:val="009D509C"/>
     <w:rsid w:val="009E015B"/>
     <w:rsid w:val="009E152B"/>
     <w:rsid w:val="00A0367C"/>
     <w:rsid w:val="00A157FC"/>
     <w:rsid w:val="00A2059B"/>
     <w:rsid w:val="00A41F32"/>
     <w:rsid w:val="00A66699"/>
     <w:rsid w:val="00A74FBA"/>
     <w:rsid w:val="00A756CC"/>
     <w:rsid w:val="00A817FD"/>
     <w:rsid w:val="00AB7B7B"/>
     <w:rsid w:val="00AD05DD"/>
     <w:rsid w:val="00B23677"/>
     <w:rsid w:val="00B40118"/>
+    <w:rsid w:val="00B8750C"/>
     <w:rsid w:val="00BB6D95"/>
     <w:rsid w:val="00BE1C39"/>
     <w:rsid w:val="00BF27C3"/>
     <w:rsid w:val="00C041C0"/>
     <w:rsid w:val="00C14676"/>
     <w:rsid w:val="00C63A47"/>
     <w:rsid w:val="00CC0087"/>
     <w:rsid w:val="00CD4B14"/>
     <w:rsid w:val="00D212EC"/>
     <w:rsid w:val="00D23F20"/>
     <w:rsid w:val="00D337FA"/>
     <w:rsid w:val="00D37AD6"/>
     <w:rsid w:val="00D632FB"/>
     <w:rsid w:val="00D67AE9"/>
     <w:rsid w:val="00D7726D"/>
     <w:rsid w:val="00DB0F16"/>
     <w:rsid w:val="00DB2BA0"/>
     <w:rsid w:val="00DE3927"/>
     <w:rsid w:val="00E279FB"/>
     <w:rsid w:val="00E64A00"/>
     <w:rsid w:val="00E76207"/>
+    <w:rsid w:val="00E862D0"/>
     <w:rsid w:val="00E93D7A"/>
+    <w:rsid w:val="00EA1FAF"/>
     <w:rsid w:val="00EC5C39"/>
     <w:rsid w:val="00F10013"/>
     <w:rsid w:val="00F17F4B"/>
     <w:rsid w:val="00F219E7"/>
     <w:rsid w:val="00F25C03"/>
     <w:rsid w:val="00F338DB"/>
+    <w:rsid w:val="00F417D4"/>
     <w:rsid w:val="00F42391"/>
     <w:rsid w:val="00F63CEB"/>
     <w:rsid w:val="00F906DC"/>
     <w:rsid w:val="00F92840"/>
     <w:rsid w:val="00FA36BE"/>
     <w:rsid w:val="00FC7BE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -5496,51 +5460,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6276,66 +6240,66 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA566880-B9E1-4314-92AE-9703E66EC3B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>3</Pages>
   <Words>569</Words>
-  <Characters>3416</Characters>
+  <Characters>3415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3978</CharactersWithSpaces>
+  <CharactersWithSpaces>3977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nowak, Teresa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>