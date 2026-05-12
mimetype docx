--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -1,96 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00A97213" w:rsidRDefault="00A97213" w:rsidP="00D213F9">
+    <w:p w14:paraId="6B85DB42" w14:textId="77777777" w:rsidR="00A97213" w:rsidRDefault="00A97213" w:rsidP="00D213F9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11248" w:type="dxa"/>
         <w:tblInd w:w="-214" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="524"/>
         <w:gridCol w:w="6423"/>
         <w:gridCol w:w="1654"/>
         <w:gridCol w:w="1606"/>
         <w:gridCol w:w="1041"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidTr="003D24AA">
+      <w:tr w:rsidR="00D213F9" w:rsidRPr="00D213F9" w14:paraId="79723B25" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11248" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="244062"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00966753">
+          <w:p w14:paraId="09396206" w14:textId="77777777" w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00966753">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D213F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PREFERENC</w:t>
             </w:r>
             <w:r w:rsidR="00F759E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -141,152 +140,152 @@
             </w:r>
             <w:r w:rsidR="00966753">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00D213F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> W PROCESIE REKRUTACJI NA STUDIA*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidTr="003D24AA">
+      <w:tr w:rsidR="00D213F9" w:rsidRPr="00D213F9" w14:paraId="299751D6" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="1320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="244062"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="008F7357">
+          <w:p w14:paraId="2E53F8C6" w14:textId="77777777" w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="008F7357">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D213F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="008F7357">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="244062"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
+          <w:p w14:paraId="667B80FF" w14:textId="77777777" w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D213F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>UCZELNIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="244062"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
+          <w:p w14:paraId="2B1091E7" w14:textId="77777777" w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA04FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">indeks / zwolnienie </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA04FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
@@ -302,6898 +301,8693 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> na wybrane kierunki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="244062"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
+          <w:p w14:paraId="35BA0789" w14:textId="77777777" w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA04FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">dodatkowe punkty </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA04FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:br/>
               <w:t>w procesie rekrutacji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="244062"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
+          <w:p w14:paraId="3CBFEA96" w14:textId="77777777" w:rsidR="00D213F9" w:rsidRPr="00D213F9" w:rsidRDefault="00D213F9" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA04FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="21"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>niższe opłaty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="003D24AA">
+      <w:tr w:rsidR="002D424B" w:rsidRPr="00972D38" w14:paraId="654D9103" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="00CD343C" w:rsidP="00BD00BC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="6C57635B" w14:textId="6CCD848B" w:rsidR="002D424B" w:rsidRPr="00572840" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Akademia Mazowiecka w Płocku</w:t>
+          <w:p w14:paraId="6F8B99F5" w14:textId="7F50D73A" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Górnośląska w Katowicach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...14 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="599E4E9A" w14:textId="75518BB3" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="293A5ADD" w14:textId="77777777" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="00BD00BC">
+          <w:p w14:paraId="3EBC9FDC" w14:textId="77777777" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="002D424B" w:rsidRPr="00972D38" w14:paraId="58B41AA6" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          </w:tcPr>
+          <w:p w14:paraId="29F6EA9F" w14:textId="1FBA15AA" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Akademia Nauk Stosowanych Angelusa </w:t>
+          <w:p w14:paraId="00938EB6" w14:textId="33FAA1FF" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akademia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00572840">
-[...5 lines deleted...]
-              <w:t>Silesiusa</w:t>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Humanitas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00572840">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> w Wałbrzychu</w:t>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Sosnowcu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="37D69164" w14:textId="470990C2" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D9488CA" w14:textId="77777777" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="06507C10" w14:textId="77777777" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="6F0B7D47" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          </w:tcPr>
+          <w:p w14:paraId="2D2B5450" w14:textId="1CFAAEE5" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Akademia Nauk Stosowanych im. Stanisława Staszica w Pile</w:t>
+          <w:p w14:paraId="724E452B" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Mazowiecka w Płocku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3FC08718" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="580B82F4" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="00BD00BC">
+          <w:p w14:paraId="4CAB9F4F" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="002703A9">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="510D04CD" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26D1F5FF" w14:textId="581453D8" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Akademia Nauk Stosowanych im. Stanisława Staszica w Wałczu</w:t>
+          <w:p w14:paraId="5FD6EC03" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akademia Nauk Stosowanych Angelusa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Silesiusa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Wałbrzychu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="532907A7" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="68178654" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69893D99" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="002703A9">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="5AE2BD15" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7E0DBA" w14:textId="4606D766" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Akademia Tarnowska</w:t>
+          <w:p w14:paraId="2DE18FEF" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Nauk Stosowanych im. Stanisława Staszica w Pile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="415B84F0" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F07BF1B" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1606" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="173B596F" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="1F046BF4" w14:textId="77777777" w:rsidTr="002703A9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          </w:tcPr>
+          <w:p w14:paraId="477CAC97" w14:textId="126DAD4A" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Akademia WSB w Dąbrowie Górniczej</w:t>
+          <w:p w14:paraId="14F5EE28" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Nauk Stosowanych im. Stanisława Staszica w Wałczu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="39BE2B14" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009458C4" w:rsidRPr="00572840" w:rsidRDefault="009458C4" w:rsidP="001D3836">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4F878118" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="1C7065F7" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="00F76168">
+      <w:tr w:rsidR="002D424B" w:rsidRPr="00972D38" w14:paraId="1FB371FE" w14:textId="77777777" w:rsidTr="002703A9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="004A5055">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="5B63B7B3" w14:textId="149DA9E1" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Małopolska Uczelnia Państwowa im. rtm. Pileckiego w Oświęcimiu</w:t>
+          <w:p w14:paraId="1B8B2745" w14:textId="3FE75BA5" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Nauk Stosowanych w Bielsku-Białej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="446E425B" w14:textId="2FF0692B" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="54F4710D" w14:textId="77777777" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
+          </w:tcPr>
+          <w:p w14:paraId="40A1F150" w14:textId="77777777" w:rsidR="002D424B" w:rsidRPr="00972D38" w:rsidRDefault="002D424B" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00325BB3" w:rsidRPr="00972D38" w14:paraId="39BF3846" w14:textId="77777777" w:rsidTr="002703A9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="186B29C2" w14:textId="7F8AE6D7" w:rsidR="00325BB3" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...22 lines deleted...]
-              <w:t>w Ciechanowie</w:t>
+          <w:p w14:paraId="622DA4BB" w14:textId="7831390B" w:rsidR="00325BB3" w:rsidRPr="00972D38" w:rsidRDefault="00325BB3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Nauk Stosowanych w Nowym Sączu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="0C158F0D" w14:textId="77777777" w:rsidR="00325BB3" w:rsidRPr="00972D38" w:rsidRDefault="00325BB3" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="321D9587" w14:textId="2B0A422D" w:rsidR="00325BB3" w:rsidRPr="00972D38" w:rsidRDefault="00325BB3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+          <w:p w14:paraId="33FE318A" w14:textId="77777777" w:rsidR="00325BB3" w:rsidRPr="00972D38" w:rsidRDefault="00325BB3" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="3182CD25" w14:textId="77777777" w:rsidTr="002703A9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AE4477" w14:textId="78A48E09" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43852E05" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Tarnowska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674356C6" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D64C56B" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
-[...71 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3DF66B65" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...54 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="008362A3" w:rsidRPr="00972D38" w14:paraId="65ECBBF5" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="220BFA3F" w14:textId="368C7E30" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Państwowa Akademia Nauk Stosowanych w Nysie </w:t>
+          <w:p w14:paraId="408C0679" w14:textId="5E983857" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia Zamojska w Zamościu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="56E123A7" w14:textId="1C1E9D7D" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="16219364" w14:textId="77777777" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+          <w:p w14:paraId="21200F03" w14:textId="77777777" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="00743A90">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="3081D74E" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0204DAEA" w14:textId="242ADA1A" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Politechnika Bydgoska im. Jana i Jędrzeja Śniadeckich</w:t>
+          <w:p w14:paraId="0F4EE7A7" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Akademia WSB w Dąbrowie Górniczej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
+          <w:p w14:paraId="61199E53" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="2EDBD0E3" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41E95C2C" w14:textId="77777777" w:rsidR="009458C4" w:rsidRPr="00972D38" w:rsidRDefault="009458C4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="008362A3" w:rsidRPr="00972D38" w14:paraId="428836FB" w14:textId="77777777" w:rsidTr="00F76168">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          </w:tcPr>
+          <w:p w14:paraId="2BEE9C73" w14:textId="193B64EC" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="00C74212">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
-[...22 lines deleted...]
-              <w:t>Politechnika Częstochowska</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF4A6B7" w14:textId="44B419F5" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Lubelska Akademia WSEI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
-[...23 lines deleted...]
-              <w:t> </w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73ACAA7F" w14:textId="2954C4CF" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
-[...58 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4215B941" w14:textId="77777777" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t> </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5670DAD6" w14:textId="0966CAB4" w:rsidR="008362A3" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="1E64A950" w14:textId="77777777" w:rsidTr="00F76168">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="002DA494" w14:textId="21CD544E" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
-[...22 lines deleted...]
-              <w:t>Politechnika Lubelska</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720F820D" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Małopolska Uczelnia Państwowa im. rtm. Pileckiego w Oświęcimiu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FD2715" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D12A52" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1606" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64514F86" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="4D69EE4C" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          </w:tcPr>
+          <w:p w14:paraId="16C02F8B" w14:textId="01710451" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Politechnika Łódzka</w:t>
+          <w:p w14:paraId="65EC93ED" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Państwowa Akademia Nauk Stosowanych im. Ignacego Mościckiego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w Ciechanowie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3FF3E049" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F02DA9" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1606" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+          <w:p w14:paraId="5E145767" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="00F76168">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="6312D797" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73E7B851" w14:textId="33792F36" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B96EC0C" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Państwowa Akademia Nauk Stosowanych w Krośnie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EA3C23" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4011D1E6" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AE2D77" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="4725CE12" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E59FE2" w14:textId="7F339B5D" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C74212">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58338DBF" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Państwowa Akademia Nauk Stosowanych w Nysie </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD1C0C3" w14:textId="41983B63" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="008362A3" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DCD3A8" w14:textId="0F07CDF0" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B08D34" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="1CE3BF3A" w14:textId="77777777" w:rsidTr="00743A90">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105F5BA3" w14:textId="1118C548" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C74212">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354B408D" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Politechnika Bydgoska im. Jana i Jędrzeja Śniadeckich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F82DE0" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2604BD3F" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDCEFAF" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="513E81B5" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="682BE5D1" w14:textId="2127A2A1" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C74212">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="771C6348" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Politechnika Częstochowska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1719B1A0" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC01354" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="005E17FB" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00492330" w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+            <w:r w:rsidR="00492330" w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003644D2" w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(od roku</w:t>
+            </w:r>
+            <w:r w:rsidR="00492330" w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2028/2029)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16B24CF1" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="3E86686E" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6602D385" w14:textId="183DA72A" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C74212">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15797C32" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Politechnika Lubelska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709E4CB3" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F15442" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3A2ABC" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="77AB063B" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="456120A6" w14:textId="43DD096F" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2E4E3B" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Politechnika Łódzka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7C03AE" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A5E04F" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9B1616" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="6338429B" w14:textId="77777777" w:rsidTr="00F76168">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="771B0722" w14:textId="20EDA8E8" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00C74212" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="62ED8D60" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Politechnika Opolska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4E55769D" w14:textId="4916DB8D" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3FB43D9A" w14:textId="3EBAADC5" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+          <w:p w14:paraId="00AC0B40" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="0ADD459E" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="00602289" w14:textId="4C58C58F" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="031981C5" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Społeczna Akademia Nauk</w:t>
             </w:r>
-            <w:r w:rsidR="003644D2" w:rsidRPr="00572840">
+            <w:r w:rsidR="003644D2" w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Łodzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="04940530" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3D97C124" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="01D95D4F" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="3C8B68F8" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="65C46E6E" w14:textId="52964460" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3BCD4CFD" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Szkoła Główna Gospodarstwa Wiejskiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="4E0F6B10" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
+          <w:p w14:paraId="408B26E5" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="355FF01D" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00002FA4" w:rsidRPr="00972D38" w14:paraId="6373CEFB" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="5E1397CB" w14:textId="03AE67F3" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Bielsko-Bialski</w:t>
+          <w:p w14:paraId="30B3406E" w14:textId="54084AD1" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uczelnia Jana Wyżykowskiego w Polkowicach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="67BB9533" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2257AC2E" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="187534B5" w14:textId="27F46960" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...46 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="405FB137" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          </w:tcPr>
+          <w:p w14:paraId="4B46C32A" w14:textId="40A4BDEF" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Ekonomiczny w Katowicach</w:t>
+          <w:p w14:paraId="74BA10A0" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Bielsko-Bialski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="211CB952" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="65FE478B" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="670B87A5" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="4A04AFC6" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="321E5084" w14:textId="15F8DCDB" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Ekonomiczny w Krakowie</w:t>
+          <w:p w14:paraId="5003A102" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Ekonomiczny w Katowicach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3644A763" w14:textId="53BC2836" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="008A41A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D65CC2" w14:textId="2813B962" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A41A6" w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1606" w:type="dxa"/>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74B11F24" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="516DACE4" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30D82DE6" w14:textId="6B5106E3" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Jana Długosza w Częstochowie</w:t>
+          <w:p w14:paraId="7065AAC4" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Ekonomiczny w Krakowie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="075515B8" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="662EF8B3" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3307E875" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="35B6004B" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="778E7F3E" w14:textId="00CAFF4F" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>22</w:t>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Jana Kochanowskiego w Kielcach</w:t>
+          <w:p w14:paraId="30B45440" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Jana Długosza w Częstochowie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="1110F64B" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="52C542F5" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+          <w:p w14:paraId="74A6952E" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="4AE57083" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>23</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="22361D62" w14:textId="06B11DF8" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7129">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Kaliski im. Prezydenta Stanisława Wojciechowskiego</w:t>
+          <w:p w14:paraId="1111EDCE" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Jana Kochanowskiego w Kielcach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="77DCA9F6" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6771300F" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="7C4DACA7" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="00BD3635">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="6E5DA011" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1A3684" w14:textId="090851E8" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Uniwersytet Kardynała Stefana Wyszyńskiego </w:t>
+          <w:p w14:paraId="0BAA597F" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Kaliski im. Prezydenta Stanisława Wojciechowskiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="21381410" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="7F6662C1" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15E7881E" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="4BAFD619" w14:textId="77777777" w:rsidTr="00BD3635">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="00BD00BC">
+          </w:tcPr>
+          <w:p w14:paraId="18D29CB9" w14:textId="31F391D0" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Komisji Edukacji Narodowej w Krakowie</w:t>
+          <w:p w14:paraId="62D31216" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uniwersytet Kardynała Stefana Wyszyńskiego </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="5669CEA0" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3428BAE6" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="1996DD2D" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="0CE7EF14" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="33B55340" w14:textId="3A8C9D53" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Łódzki</w:t>
+          <w:p w14:paraId="4E4793BE" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Komisji Edukacji Narodowej w Krakowie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">tak </w:t>
+          <w:p w14:paraId="2AFBC388" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="1788F447" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00492330" w:rsidRPr="00572840" w:rsidRDefault="00492330" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="7C100049" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="003D24AA">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="011103B7" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38CB7DCD" w14:textId="204F0306" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Medyczny w Łodzi</w:t>
+          <w:p w14:paraId="71A5E967" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Łódzki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="04F7FCA6" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tak </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A412E5" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1606" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0975A393" w14:textId="77777777" w:rsidR="00492330" w:rsidRPr="00972D38" w:rsidRDefault="00492330" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00424B80" w:rsidRPr="00972D38" w14:paraId="5DA69651" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          </w:tcPr>
+          <w:p w14:paraId="740B2008" w14:textId="675CE88D" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Mikołaja Kopernika w Toruniu</w:t>
+          <w:p w14:paraId="69D8C1CC" w14:textId="62C96A07" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Marii Curie-Skłodowskiej w Lublinie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3B8FA8B8" w14:textId="20EE71E0" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="11486D1E" w14:textId="77777777" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="228EDC4F" w14:textId="77777777" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="4722D4BA" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          </w:tcPr>
+          <w:p w14:paraId="04C837A2" w14:textId="5A9B5AB2" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>29</w:t>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Pomorski w Słupsku</w:t>
+          <w:p w14:paraId="100B0584" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Medyczny w Łodzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DF58C1" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="405C965F" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="3B0197A1" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="578C1C36" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="1E47CA39" w14:textId="54FBD9CE" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4325C0B4" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Mikołaja Kopernika w Toruniu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E849F" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37128953" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2B0C84" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424B80" w:rsidRPr="00972D38" w14:paraId="482AA862" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61975043" w14:textId="0A0E17B5" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="00AE7129">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EEF741" w14:textId="33A9A96A" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Opolski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E903514" w14:textId="46992789" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D513082" w14:textId="77777777" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBEC8D1" w14:textId="77777777" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="48137FC7" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="352331EA" w14:textId="5A2639DC" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="223E9FDF" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Pomorski w Słupsku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5787FAE3" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B0BE3E" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="157F19F5" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="38886BE0" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F19E2D7" w14:textId="4F377526" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="0F201B04" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Uniwersytet Przyrodniczy w Lublinie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="5DB911D0" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
-            <w:r w:rsidRPr="00572840">
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00572840">
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>(od roku 2027/2028)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="1FED3C98" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="6B3A5980" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00424B80" w:rsidRPr="00972D38" w14:paraId="40D6E2DE" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          </w:tcPr>
+          <w:p w14:paraId="7C66A336" w14:textId="218F5AAF" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Rzeszowski</w:t>
+          <w:p w14:paraId="0890368C" w14:textId="6800EA8B" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Radomski im. Kazimierza Pułaskiego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="1F8949F1" w14:textId="7B5BA71A" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
-            <w:r w:rsidRPr="00572840">
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+          <w:p w14:paraId="70E6550D" w14:textId="77777777" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="005A4C0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+          <w:p w14:paraId="4F59BDE5" w14:textId="77777777" w:rsidR="00424B80" w:rsidRPr="00972D38" w:rsidRDefault="00424B80" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="5D4DB69C" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649F4B43" w14:textId="73573E0F" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Warmińsko-Mazurski w Olsztynie</w:t>
+          <w:p w14:paraId="4E172FD7" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Rzeszowski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="6A933786" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
-            <w:r w:rsidRPr="00572840">
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00572840">
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">(od roku </w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(od roku 2027/2028)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
+          <w:p w14:paraId="2CC60984" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="001D3836">
+          <w:p w14:paraId="4467CDC4" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="00BB24D2" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="096379C8" w14:textId="6A640B0A" w:rsidR="00572840" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>33</w:t>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
-[...13 lines deleted...]
-              <w:t>Uniwersytet Warszawski</w:t>
+          <w:p w14:paraId="4843B1D7" w14:textId="77777777" w:rsidR="00572840" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uniwersytet Warmińsko-Mazurski w Olsztynie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="680A6A2E" w14:textId="1279C0D4" w:rsidR="00572840" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
+          <w:p w14:paraId="7298682F" w14:textId="77777777" w:rsidR="00572840" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="005A4C0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572840" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="001D3836">
+          <w:p w14:paraId="5BE1CE7B" w14:textId="77777777" w:rsidR="00572840" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="60528005" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="7B497924" w14:textId="2ACC64E8" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="4CB956E9" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Uniwersytet w Białymstoku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="7D47F3CB" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="4C60BA11" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="35CEF9D0" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="403261C8" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="58062964" w14:textId="25B0C882" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>35</w:t>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="7F6EB88B" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniwersytet </w:t>
             </w:r>
-            <w:r w:rsidR="00572840" w:rsidRPr="00572840">
+            <w:r w:rsidR="00572840" w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">WSB </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00572840" w:rsidRPr="00572840">
+            <w:r w:rsidR="00572840" w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Merito</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00572840" w:rsidRPr="00572840">
+            <w:r w:rsidR="00572840" w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Opolu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="55AA96D1" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="0C68C68A" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="2A956437" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="005A4C0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="00F76168">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="579A7B00" w14:textId="77777777" w:rsidTr="00F76168">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="67DDFA4A" w14:textId="15125029" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="001D3836">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="49D7D168" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniwersytet WSB </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00572840">
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Merito</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00572840">
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> w Toruniu Wydział Finansów i Zarządzania w Bydgoszczy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="77896B87" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="6DEF17B2" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="086CF909" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00572840" w:rsidRPr="00572840">
+            <w:r w:rsidR="00572840" w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="003D24AA">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="76D409B8" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="5C6D99B2" w14:textId="019BE656" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>37</w:t>
+              <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00FA4E10">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="73AE34AD" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00FA4E10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Uniwersytet w Siedlcach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="7D27CA14" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="7A805D92" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="29929111" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="1644BF39" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="3F85E229" w14:textId="3751E87B" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>38</w:t>
+              <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="0E4224BA" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Uniwersytet Zielonogórski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="1A87A147" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="6042F2FD" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="0370B7B8" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="06F184EF" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="6668BC14" w14:textId="1994588E" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>39</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="5B044B51" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Warszawski Uniwersytet Medyczny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="4ECA4C86" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="41E69250" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00572840" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+          <w:p w14:paraId="4587D48A" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="009458C4">
+      <w:tr w:rsidR="00002FA4" w:rsidRPr="00972D38" w14:paraId="74B4F058" w14:textId="77777777" w:rsidTr="009458C4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="00572840" w:rsidP="004A5055">
+          <w:p w14:paraId="242DB815" w14:textId="43096AC5" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="08FBC27E" w14:textId="477F5CC4" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Wyższa Szkoła Administracji Publicznej w Ostrołęce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D610C7A" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2880B5" w14:textId="24C7BBD1" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDE782B" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00002FA4" w:rsidRPr="00972D38" w14:paraId="03DA88E0" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0938B8" w14:textId="70609785" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED1DE89" w14:textId="19672A24" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Wyższa Szkoła Gospodarki w Bydgoszczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4452F2A1" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D32E18E" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6403E0F8" w14:textId="664A8CA6" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="7F754623" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A856D48" w14:textId="096736FD" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBE66A7" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Wyższa Szkoła Humanistyczno-Ekonomiczna im. Jana Zamoyskiego z siedzibą w Zamościu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="02750C7B" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="5F6C8F3E" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="001D3836">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="62C01F15" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="003D24AA">
+      <w:tr w:rsidR="00002FA4" w:rsidRPr="00972D38" w14:paraId="1432361C" w14:textId="77777777" w:rsidTr="009458C4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27280CDB" w14:textId="5C9A8ED2" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00AE7129" w:rsidP="004A5055">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4682042D" w14:textId="12A54A83" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Wyższa Szkoła Przedsiębiorczości i Administracji w Lublinie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E70B4B" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA8E0AA" w14:textId="77777777" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBF97E0" w14:textId="4CE37480" w:rsidR="00002FA4" w:rsidRPr="00972D38" w:rsidRDefault="00002FA4" w:rsidP="001D3836">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572840" w:rsidRPr="00972D38" w14:paraId="223C84C6" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="5110A0EE" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="05FA99D0" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="79EB81BF" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="5ADD7DA3" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00572840">
+          <w:p w14:paraId="7E29BCCA" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00972D38" w:rsidRDefault="003644D2" w:rsidP="00BD00BC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w:rsidTr="003D24AA">
+      <w:tr w:rsidR="00572840" w:rsidRPr="00572840" w14:paraId="52BFDE58" w14:textId="77777777" w:rsidTr="003D24AA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11248" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="008F7357">
+          <w:p w14:paraId="06BE6F48" w14:textId="77777777" w:rsidR="003644D2" w:rsidRPr="00572840" w:rsidRDefault="003644D2" w:rsidP="008F7357">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00572840">
+            <w:r w:rsidRPr="00972D38">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">     * Szczegółowe informacje uzyskacie w biurach rekrutacji uczelni lub na ich stronach internetowych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA04FB" w:rsidRPr="00572840" w:rsidRDefault="00AA04FB">
+    <w:p w14:paraId="25C1B0DC" w14:textId="77777777" w:rsidR="00AA04FB" w:rsidRPr="00572840" w:rsidRDefault="00AA04FB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00AA04FB" w:rsidRPr="00572840" w:rsidSect="00B45063">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E923EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E53CBFDE"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7262,663 +9056,584 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1855225753">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C54BC"/>
+    <w:rsid w:val="00002FA4"/>
     <w:rsid w:val="0003779A"/>
     <w:rsid w:val="0004362C"/>
     <w:rsid w:val="001120CE"/>
     <w:rsid w:val="001755A7"/>
     <w:rsid w:val="001C2CF9"/>
     <w:rsid w:val="002703A9"/>
     <w:rsid w:val="00274495"/>
     <w:rsid w:val="002C54BC"/>
+    <w:rsid w:val="002D424B"/>
+    <w:rsid w:val="002D57AF"/>
+    <w:rsid w:val="00325BB3"/>
     <w:rsid w:val="003644D2"/>
     <w:rsid w:val="003D24AA"/>
     <w:rsid w:val="003F1A8C"/>
     <w:rsid w:val="00422EDF"/>
+    <w:rsid w:val="00424B80"/>
     <w:rsid w:val="00467E9D"/>
     <w:rsid w:val="00492330"/>
     <w:rsid w:val="00534717"/>
     <w:rsid w:val="00572840"/>
     <w:rsid w:val="005E17FB"/>
     <w:rsid w:val="005E5EE2"/>
     <w:rsid w:val="005F4C1E"/>
     <w:rsid w:val="006117D1"/>
     <w:rsid w:val="00637A21"/>
     <w:rsid w:val="00662A3F"/>
     <w:rsid w:val="00682058"/>
     <w:rsid w:val="00700DA1"/>
     <w:rsid w:val="007046B5"/>
     <w:rsid w:val="0074326C"/>
     <w:rsid w:val="00743A90"/>
     <w:rsid w:val="007621D7"/>
     <w:rsid w:val="007C4D4A"/>
     <w:rsid w:val="007D2AE4"/>
     <w:rsid w:val="007F22BB"/>
     <w:rsid w:val="007F2314"/>
+    <w:rsid w:val="008362A3"/>
     <w:rsid w:val="00890381"/>
     <w:rsid w:val="0089467C"/>
     <w:rsid w:val="008A1056"/>
+    <w:rsid w:val="008A41A6"/>
     <w:rsid w:val="008B3E25"/>
     <w:rsid w:val="008F7357"/>
     <w:rsid w:val="00915AC1"/>
     <w:rsid w:val="009458C4"/>
     <w:rsid w:val="00966753"/>
+    <w:rsid w:val="00972D38"/>
     <w:rsid w:val="009E5E1B"/>
     <w:rsid w:val="009F290D"/>
     <w:rsid w:val="00A708D0"/>
     <w:rsid w:val="00A97213"/>
     <w:rsid w:val="00AA04FB"/>
     <w:rsid w:val="00AC6C16"/>
     <w:rsid w:val="00AC7B69"/>
     <w:rsid w:val="00AD4BC3"/>
+    <w:rsid w:val="00AE7129"/>
     <w:rsid w:val="00B45063"/>
     <w:rsid w:val="00BA77FC"/>
     <w:rsid w:val="00BD3635"/>
     <w:rsid w:val="00C2017E"/>
     <w:rsid w:val="00C6051C"/>
+    <w:rsid w:val="00C74212"/>
     <w:rsid w:val="00CD22AE"/>
     <w:rsid w:val="00CD343C"/>
     <w:rsid w:val="00D17DA2"/>
     <w:rsid w:val="00D213F9"/>
     <w:rsid w:val="00D4742C"/>
     <w:rsid w:val="00D9414F"/>
     <w:rsid w:val="00DA5EAB"/>
     <w:rsid w:val="00DD1686"/>
     <w:rsid w:val="00DE5B57"/>
     <w:rsid w:val="00DF117E"/>
     <w:rsid w:val="00DF7A79"/>
     <w:rsid w:val="00E471E2"/>
     <w:rsid w:val="00E72737"/>
     <w:rsid w:val="00E93F5B"/>
     <w:rsid w:val="00EC45F1"/>
     <w:rsid w:val="00ED07C6"/>
     <w:rsid w:val="00EE36E0"/>
     <w:rsid w:val="00EF083A"/>
     <w:rsid w:val="00F759E8"/>
     <w:rsid w:val="00F76168"/>
     <w:rsid w:val="00F84DE7"/>
     <w:rsid w:val="00FA4E10"/>
+    <w:rsid w:val="00FB5B7A"/>
     <w:rsid w:val="00FD021F"/>
     <w:rsid w:val="00FF6EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2E18C57C"/>
+  <w15:docId w15:val="{41ACCD4A-E0A1-4404-AB51-A301FD80080C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...469 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D213F9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -8054,51 +9769,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00E72737"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="128982292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="265964256">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8115,51 +9830,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1372531712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8407,67 +10122,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2151</Characters>
+  <Pages>3</Pages>
+  <Words>441</Words>
+  <Characters>2651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2504</CharactersWithSpaces>
+  <CharactersWithSpaces>3086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jastrzębska, Agnieszka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>